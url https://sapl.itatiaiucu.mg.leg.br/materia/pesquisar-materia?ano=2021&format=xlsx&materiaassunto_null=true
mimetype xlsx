--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,6312 +54,6312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_01_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_01_-_henrique.pdf</t>
   </si>
   <si>
     <t>Estudo técnico para a sinalização viária de estacionamento com pisca-alerta ou carga e descarga.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_02_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_02_-_henrique.pdf</t>
   </si>
   <si>
     <t>Instalados aparelhos telefônicos nos PSF’s de Pedras, Ponta da Serra e Vieiras.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_03_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_03_-_henrique.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas, um na Rua Maria Libânia da Fonseca próximo a Rua Azaleia e o outro entre a Rua Yasmin e a Rua das Rosas, no Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_04_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_04_-_henrique.pdf</t>
   </si>
   <si>
     <t>Captação de águas pluviais na Rua Maria Libânia da Fonseca, no Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_05_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_05_-_henrique.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação da arquibancada da quadra existente na Praça Prefeito Jair Borges Ribeiro, no Bairro Pio XII, destacando ainda a necessidade de instalar redes de proteção esportivas na referida quadra de esportes.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_06_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_06_-_henrique.pdf</t>
   </si>
   <si>
     <t>Convênio com as farmácias aos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_07_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_07_-_henrique.pdf</t>
   </si>
   <si>
     <t>Instalação de uma torre repetidora de telefonia móvel, no Povoado de Chaves e Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_08_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_08_-_henrique.pdf</t>
   </si>
   <si>
     <t>Instalação de um radar na Av. Prefeito Anivair da Silva e da construção de uma faixa elevada para passagem de pedestre.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_09_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_09_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro Comunitário no Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_10_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_10_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação do transporte universitário para a cidade de Betim/MG.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_11_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_11_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Padronização ecológica de lotes vagos, por meio de plantio de grama, neste Município.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_12_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_12_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Firmar convênio para a realização de castração de animais de rua e particulares em nosso Município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_13_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_13_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras nos pontos de ônibus.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_14_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_14_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação e reforma da arquibancada do Estádio Municipal Pinheirão.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_15_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_15_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação de led no Estádio Municipal Pinheirão.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_16_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_16_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção das ruas paralelas a Rua Maria Libânia da Fonseca, no Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_17_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_17_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica no restante do Chacreamento Parque do Lago, contemplando com uma pracinha e academia ao ar livre, bem como estender aos chacreamentos próximos Parque dos Coqueiros e Parque do Itatiaia.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_18_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_18_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra sintética, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_19_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_19_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem elevada para pedestre na Rodovia MG 431 próximo ao acesso do Bairro Pio XII.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_20_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_20_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na Rua Santa Inês, no bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_21_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_21_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Mapeamento das estradas rurais, no sentido de identificar quais são públicas e ou particulares para fins de manutenção.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_22_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_22_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de outdoors nas entradas principais do Município, visando a divulgação da existência do sistema de monitoramento eletrônico “Olho Vivo”, como forma de inibição de práticas delituosas.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_23_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_23_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra sintética, no povoado de Pedras, neste Município.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_24_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_24_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realização de estudos técnicos visando o seguimento da Rua Arlindo Pedrosa da Fonseca ou outra rua adjacente fazendo a ligação direta do Distrito de Pinheiros à Rodovia MG-431, neste Município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_25_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_25_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de sistema de câmeras de vigilância com recurso de gravação de imagens na sala de recepção da policlínica, bem como em todos os PSFs – Programas da Saúde da Família e escolas municipais.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_26_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_26_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalado uma tela de proteção por cima da quadra sintéticas de esportes dos Pio XII e no Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_27_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_27_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A viabilidade de ser construída uma calçada para o tráfego de pedestres às margens da Rodovia MG-431, próxima a guarita de ônibus na entrada principal da cidade.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_28_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_28_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “olho vivo” na Rua José Alexandre esquina com a Rua União, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_29_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_29_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Bueiros inteligentes.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_30_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_30_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de ampliação, pavimentação e iluminação da pista de caminhada existente à Rua Fernão Dias, Bairro Pio XII, neste Município, bem como, a criação de uma ciclovia e extensão até Santa Terezinha.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_31_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_31_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar internet wifi gratuita nas praças públicas, neste Município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_32_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_32_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adaptação de guarda corpo com tela na Ponte sobre o Córrego Ribeirão Veloso , da Rua São Sebastião, no Centro, neste Município.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_33_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_33_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “olho vivo” na Rua Expedicionário esquina com a Rua Santo Antônio, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_34_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_34_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Direito na Escola.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_35_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_35_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de playground na Praça e academia ao ar livre na Antônio Quirino da Silva, Centro, neste Município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_36_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_36_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de rede pluvial e boca de lobo no Beco enfrente a fabrica do Osman, esquina com a Principal, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_37_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_37_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Afixar placas de orientação turística de Cachoeiras, no Povoado dos Chaves, neste Município.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_38_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_38_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de rede pluvial e boca de lobo na ultima estrada a esquerda antes da praça da Comunidade de Pedras.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_39_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_39_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Passagem elevada para pedestres na Praça da Comunidade de Pedras, enfrente a Escola Municipal, neste Município.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_40_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_40_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantar aulas de capoeiras nos projetos de esporte e cultura, neste Município.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_41_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_41_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Operação “tapa buraco” na Avenida Fernão Dias e Luiz Carlos de Oliveira no Bairro Pio XII, nesta Cidade.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_42_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_42_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Reforma, revitalização e arborização na Praça da comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_43_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_43_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “Olho Vivo” no final da Rua Duque de Caxias, próximo ao Posto Sete Estrelas.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_44_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_44_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estudo técnico com vistas a organização do trânsito de veículos para que o trecho de mão única seja convertido em mão dupla de direção da pista que dá acesso às Mineradoras Arcelor Mittal e Minerita,  na altura do KM 533, sentido Norte (Belo Horizonte), no Distrito de Pinheiros, neste Município, ou que seja estudado novo acesso ao Bairro Retiro Colonial.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_45_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_45_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estudo técnico a respeito de um trevo e placas de sinalização de trânsito para os veículos que trafegam na Rua Maria Geralda Campos Resende sentido Rodovia MG-431, próximo ao Posto Sete Estrelas, Centro, neste Município.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_46_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_46_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Afixar placas de identificação de ruas ou avenidas, em todas as vias públicas do Chacreamento Estância Lagoa das Flores, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_47_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_47_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de dados e internet nos laboratórios das escolas municipais.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_48_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_48_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceder a notificação dos proprietários de lotes vagos para limpeza, visando a segurança pública e combate e prevenções de doenças, no bairro Pio XII, estendendo a todo Município.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_49_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_49_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Reforma dos vestiários e banco de reserva do Estádio Municipal "Antônio Anatólio da Silva" na comunidade de Pedras.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_50_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_50_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação da iluminação pública no Retiro Colonial, neste Município.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_51_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_51_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de muro de gabião  nas margens do Rio Veloso no centro da cidade e próximo de Corta - Rio em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_52_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_52_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminhão hidrojato.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_53_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_53_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um PSF (Programa de Saúde da Família) no bairro Pio XII.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_54_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_54_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Criação do Kit “Comércio Consciente”.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_55_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_55_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Conceder um aumento salarial aos Garis do nosso Município.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_56_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_56_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Concurso de Fotografias.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_57_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_57_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Promover Showzinhos nas praças aos finais de semana.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_58_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_58_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Promover Rua de Lazer nas principais praças aos finais de semana.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_59_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_59_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Cobertura do corredor de circulação que dá o acesso ao portão principal de entrada da Escola João Marques Machado, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_60_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_60_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista para caminhada e de uma ciclovia, melhora na iluminação pública na Rua Santa Helena, ligando o Bairro Robert Kennedy ao Bairro São Francisco.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_61_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_61_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação da academia ao ar livre na Praça Prefeito Jair Borges, no bairro Pio XII.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_62_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_62_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Informatizar a Câmara, disponibilizando um computador para cada bancada parlamentar.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_63_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_63_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na estrada do antigo matadouro municipal, neste Município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_64_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_64_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Abertura de uma estrada interligando Itatiaiuçu ao Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_65_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_65_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma guarita na Praça Arthur Pereira de Oliveira no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_66_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_66_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Calçamento de um trecho de aproximadamente 500 (quinhentos) metros da estrada rural que liga a comunidade do Morro do Pião à comunidade Grota da Mandioca.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_67_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_67_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção ou ampliação do laboratório de exames clínicos de nossa cidade.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_68_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_68_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação ou construção de um novo Centro Municipal de Educação Infantil (CEMEI) no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_69_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_69_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Compra de uma máquina retroescavadeira.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_70_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_70_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Premiar com uniforme completo e bolsa para massagista, a equipe campeã do Campeonato Municipal de Futebol Amador.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_71_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_71_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Reforma dos vestiários, cobertura da arquibancada e do bar existentes no Estádio Municipal “Nelson Pinto da Silva Filho” no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_72_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_72_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da fonte de água existente na Praça Artur Pereira de Oliveira no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_73_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_73_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma piscina aquecida no Distrito de Santa Terezinha de Minas e Bairro de Pinheiros.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_74_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_74_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Reforma do imóvel destinado ao PSF (Programa de Saúde da Família) do Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_75_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_75_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação do canil existente no Centro de Zoonoses do Município.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_76_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_76_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Compra de uma tenda a ser usada no sepultamento visando proteção contra chuva e sol.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_77_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_77_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar programa de regularização fundiária.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_78_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_78_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública nas Ruas da Estancia Lagoa das Flores na região de Pinheiros.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_79_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_79_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Energia solar fotovoltaica em todos os prédios públicos municipais.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_80_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_80_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de estacionamento para veículos ao lado cemitério do Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_81_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_81_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Iluminar os acessos à comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_82_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_82_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma área multifuncional, na unidade de ESTRATÉGIA DA SAÚDE DA FAMÍLIA, no Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_83_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_83_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um estacionamento ao lado do Estádio Municipal Vereador Antônio Anatólico da Silva, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_84_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_84_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei concedendo isenção aos tributos municipais, por um prazo determinado, tendo como requisitos que gerem no mínimo 20 empregos e trabalhem com politicas de sustentabilidade no Município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_85_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_85_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada municipal com alargamento, com início ao do Cruzeiro, próximo ao bar do Langrista, no Distrito de Santa Terezinha, estrada das Perobas, neste Município.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_86_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_86_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Iluminação da estrada Municipal José Serafim da Silva, no povoado do Morro do Pião, neste município.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_87_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_87_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Aumento salarial ao Fiscal de Postura, Fiscal Sanitário, Fiscal de Obras e Fiscal de Tributos do nosso Município.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_88_-_adriana_e_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_88_-_adriana_e_henrique_.pdf</t>
   </si>
   <si>
     <t>Aulas de “zumba” para os moradores de todos os Bairros, Centro, comunidade e povoados, neste Município.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_89_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_89_-_henrique_.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_90_-_adriana_e_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_90_-_adriana_e_henrique_.pdf</t>
   </si>
   <si>
     <t>Afixar placas indicadoras de ruas, nas comunidades do Parque do Lago, Parque dos Coqueiros e Parque do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Adriana Maria Camargos</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_91_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_91_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Envio a este Legislativo, de um Projeto de Lei concedendo isenção total de tributos municipais, pelo prazo de cinco a dez anos, às empresas que pretendam se instalar no Município.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_92_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_92_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma Estação de Tratamento de Esgoto (ETE), nesta cidade.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_93_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_93_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um monitor ou um funcionário responsável para cada ônibus escolar.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_94_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_94_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar o serviço de pavimentação asfáltica nas  comunidades Parque dos Coqueiros e Parque do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_95_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_95_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar o serviço de pavimentação asfáltica nas comunidades Quintas do Itatiaia, Quintas da Capela Nova, Quintas da Boa Vista, Samambaia e Curtume, neste Município.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_96_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_96_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Afixar placas de identificação de ruas ou avenidas, em todas as vias públicas da região Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_97_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_97_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Extensão de rede de iluminação pública nas regiões: Parque do Lago, Parque dos Coqueiros, Parque do Itatiaia, Quintas do Itatiaia, Samambaia e Curtume, neste Município.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_98_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_98_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de um imóvel destinado ao PSF (Programa de Saúde da Família) para atendimento das Comunidades Quintas do Itatiaia, Samambaia e Curtume, neste Município.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_99_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_99_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista para caminhada na Avenida que liga o Parque de Exposição “João Belo Andrade” ao Distrito de Santa Teresinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_100_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_100_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “olho vivo” no final da Rua Milton de Oliveira Penido, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_101_-_adriana_e_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_101_-_adriana_e_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica no Retiro dos Bandeirantes, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_102_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_102_-_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica do Recanto da Aldeia, no Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_103_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_103_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas na estrada Municipal José Serafim da Silva, no povoado do Morro do Pião, neste Município.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_104_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_104_-_delci_.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Praça Artur Pereira, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_105_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_105_-_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e iluminação da pracinha no povoado do Rio São João, neste Município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_106_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_106_-_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica, iluminação e abastecimento de água nos locais ainda não contemplados com esses serviços na Comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_107_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_107_-_delci_.pdf</t>
   </si>
   <si>
     <t>Que seja transferido de lugar o poste de rede de iluminação pública instalado no meio da Rua Duque Caxias, nas proximidades do nº 339 e substituir ou levantar o poste que se encontra deitado nas proximidades do nº 319, Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Éden Eustáquio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_108_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_108_-_eden.pdf</t>
   </si>
   <si>
     <t>Melhoria no tráfego de veículos no acesso ao Povoado de Pedras pela Rodovia Fernão Dias.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_109_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_109_-_eden.pdf</t>
   </si>
   <si>
     <t>Implantação do regime de plantão para o funcionamento das farmácias e congêneres deste Município.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_110_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_110_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Passagem elevada para pedestre na Praça Artur Pereira, no Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_111_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_111_-_delci_.pdf</t>
   </si>
   <si>
     <t>Abertura para saída de veículos do Posto de Gasolina daquela localidade com acesso à Rodovia Av. Prefeito Anivair da Silva, neste Município.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_112_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_112_-_delci_.pdf</t>
   </si>
   <si>
     <t>A viabilidade de ser construído uma área entre às margens da Rodovia MG - 431 e à Rua Fernão Dias para ser um local exclusivo de estacionamento de veículos de cargas que trafegam na citada rodovia.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_113_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_113_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceder a notificação dos proprietários de lotes vagos para limpeza, visando a segurança pública e combate e prevenções de doenças, no Bairro Pio XII, estendendo a todo Município.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_114_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_114_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pinturas nos quebra-molas dos seguintes lugares: Rua Fernão Dias, no Bairro Pio XII; principal estrada de acesso ao Povoado de Pedras; e nos novos quebra-molas do Povoado de Curtume, neste Município.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_115_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_115_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelho telefônico na Unidade de Vigilância e Controle de Zoonoses, neste Município.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_116_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_116_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação e limpeza, além da revitalização da estrutura da Praça Vereador Dilton Eustáquio da Silva, próximo a Rua São Sebastião, no bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_117_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_117_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Promover um festival de pipas neste Município.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_118_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_118_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação da coleta seletiva em nosso Município.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_119_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_119_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de um novo distrito industrial em nosso Município.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_120_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_120_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Substituição de 4 (Quatro) Lâmpadas Queimadas na Rua São Lucas, atual Rua das Rosas no bairro Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_121_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_121_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Tome providências juntamente à CEMIG e analise a queda e falta de energia constante no Bairro São Francisco.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_122_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_122_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda de grama em toda extensão da Praça do Bairro Robert Kennedy localizada na Rua Santana.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_123_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_123_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um quebra-molas na rua São Paulo próximo ao conjunto habitacional (predinhos) no bairro São Francisco.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_124_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_124_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de moradias populares no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_125_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_125_-_eden.pdf</t>
   </si>
   <si>
     <t>Reformulação da Praça Antônio Quirino da Silva, Centro desta cidade, sendo a principal modificação a construção de estacionamentos 45º ao seu entorno.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_126_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_126_-_eden.pdf</t>
   </si>
   <si>
     <t>Devolver a “Pedra Grande” para este município de Itatiaiçu/MG por meio de tombamento ou por outras vias legais.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_127_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_127_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de um novo cruzeiro no mesmo local do antigo cruzeiro localizado na estrada municipal que liga o Povoado de Samambaia, neste Município.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_128_-_adriana_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_128_-_adriana_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamentos de som nas áreas externas das Capelas Velório Municipais.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_129_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_129_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adicional de insalubridade para todos os agentes comunitários do Programa Saúde da Família (PSF), neste Município.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_130_-_adriana_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_130_-_adriana_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Conceder auxílio alimentação para os servidores municipais.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_131_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_131_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de uma rotatória em frente ao Estádio Pinheirão.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_132_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_132_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar grades de proteção, incluir um portão de acesso aos frequentadores, bem como a sugestão de horários de uso, sendo 8h às 21h, na quadra society, situada na Praça "Celso Parreiras Vilaça", no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_133_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_133_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Iluminação pública em toda a extensão da Estrada Municipal Antônio Ferreira da Silva, tendo início na entrada principal próxima à Rodovia Fernão Dias até a Praça “Vereador Aureliano José de Rezende”, no Povoado de Pedras, neste Município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_134_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_134_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede de captação de águas pluviais no trecho da ponte, na entrada do Chacreamento Lagoa das Flores na Rua Maria Libânia, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Dinei Cabana</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_135_-_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_135_-_claudinei_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma cabine para atendimento da Polícia Militar permanente nos seguintes locais: Bairro São Francisco, Bairro Robert Kennedy, Bairro Pio XII, e nos Distritos de Santa Terezinha de Minas e Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_136_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_136_-_moises_.pdf</t>
   </si>
   <si>
     <t>Seja incluído junto as cestas básicas já distribuídas, um kit de produtos de limpeza e higiene pessoal.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_137_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_137_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de rede de abastecimento de água tratada, no Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_138_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_138_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Substituição de um ponte de madeira localizada na Rua Francisco Brandão, no Povoado de Ponta da Serra, por uma estrutura de aço ou concreto, neste Município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_139_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_139_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “Olho Vivo” nas  imediações das Ruas Uberlândia, Nossa Senhora Aparecida e José Carlos de Oliveira, no Bairro PIO XII, neste Município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_140_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_140_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na Rua Uberlândia no trecho entre as Ruas Jerônimo Pedroso e a Nossa Senhora Aparecida, no Bairro PIO XII, neste Município.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_141_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_141_-_delci_.pdf</t>
   </si>
   <si>
     <t>Fazer dois viradores no Bairro Retiro Colonial entre as Ruas Santa Monica e Santa Rita, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_142_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_142_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Rua dos Ipês, que interliga a Rua Rubi ao Retiro dos Bandeirantes, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_143_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_143_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Operação "tapa buraco" na Rua Santa Eulália, no Bairro Pio XII, neste Cidade.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_144_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_144_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Serviço de recolhimento dos entulhos depositados nas encostas das vias públicas, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_145_-_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_145_-_claudinei_.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado a rede de iluminação pública no trecho da Rua São Sebastião, tendo início nas proximidades da fábrica de cerâmica até a propriedade anteriormente conhecido como sítio da Cleusa, neste Município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Rose Vitor Esteves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_146_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_146_-_rose_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Otávio Antunes Moreira, próximo a junção com a Rua Levi Nogueira, no Centro, neste Município.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_147_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_147_-_rose_.pdf</t>
   </si>
   <si>
     <t>Poda das árvores na estrada principal e paralelas à Rua que interliga a Igreja Nossa Senhora Auxiliadora, bem como na estrada que liga ao local conhecido como Risadinha, ambas nas estradas de acesso aos  Povoados do  Curtume e Samambaia, neste Município.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_148_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_148_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Que seja instalado “Boca de Lobo” na Rua Santo Antônio no bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_149_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_149_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Que seja instalada Barreiras Sanitárias no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_150_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_150_-_moises_.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública em dois postes, bem como a construção de um ou dois quebra-molas nas proximidades do nº 135, na Rua Santa Maria, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_151_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_151_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Mudança da jornada de  trabalho dos servidores da Guarda Municipal deste Município para o regime especial de turno de 12h (doze horas) de trabalho por 36h (trinta e seis horas) de descanso.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_152_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_152_-_rose_.pdf</t>
   </si>
   <si>
     <t>Construção de guarita no ponto de ônibus da entrada do bairro Retiro Colonial, na altura do KM 533 da Rodovia Fernão Dias.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_153_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_153_-_rose_.pdf</t>
   </si>
   <si>
     <t>Construção de duas praças com playground e academia ao ar livre, uma no Bairro Retiro Colonial, no Distrito de Pinheiros e a outra na Comunidade Quintas da Boa Vista, ambos neste Município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_154_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_154_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Substituição de todas as Lâmpadas Queimadas na Rua São Carlos, no bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_155_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_155_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Limpeza das bocas de lobo e poda do mato em toda extensão da avenida que liga Itatiaiuçu ao Distrito de Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_156_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_156_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste de iluminação no final da Rua São Pedro e um na entrada da Rua Santa Mônica, bem como a substituição de todas as lâmpadas de iluminação pública queimadas na Rua Santa Mônica, no Retiro Colonial, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_157_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_157_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmara do sistema “Olho Vivo” na entrada de Bairro Retiro Colonial, no Distrito de Pinheiros, nesse Município.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_158_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_158_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da avenida Fernão Dias no Bairro Pio XII.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_159_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_159_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de uma calçada e instalação de iluminação pública na Rodovia MG – 431, no trecho que liga o Bairro Castelo Branco ao Bairro São Francisco, ambos nesse Município.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_160_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_160_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estender a duração dos velórios realizados no município, passando a ter duração de 3 (três) horas, respeitando todos os protocolos sanitários.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_161_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_161_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Solicite ao responsável pela Siderurgia localizada no Bairro Robert Kennedy, a instalação de um “Chapéu Chines” e um exaustor para minimizar as partículas e impurezas lançada no ar por meio de sua chaminé.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_162_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_162_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de duas academias ao ar livre, uma no Retiro dos Bandeirantes, no Distrito de Santa Teresinha de Minas, e outra em Pedras, ambos neste Município.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_163_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_163_-_moises_.pdf</t>
   </si>
   <si>
     <t>A criação de uma Lei que estabeleça o "Auxilio Social - Complementação de Renda", em caráter temporário, enquanto perdurar a situação de emergência e calamidade pública em decorrência da COVID-19.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_164_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_164_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Alugar ou comprar um aparelho de ultrassons.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_165_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_165_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com playground e academia ao ar livre, no Povoado de Chaves, neste Município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_166_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_166_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de cooperativas voltada para a profissionalização das mulheres do município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_167_-_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_167_-_claudinei_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Jose e Antônio de Queiroz, próximo ao n° 140, na Comunidade do Corta Rio, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_168_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_168_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada Municipal da Grota da Mandioca.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_169_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_169_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ampliação da licença maternidade já concedida as servidoras do âmbito municipal, passando de 4 (quatro) meses para 6 (seis) meses de licença.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_170_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_170_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Fazer a Regularização Fundiária nesse município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_171_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_171_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Comprar ou alugar um equipamento/aparelho de Raio X, bem como a contratação de um profissional para realização do exame de Raio X, para a Policlínica deste município.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Rose Vitor Esteves, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_173_-_wanderson_e_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_173_-_wanderson_e_rose_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de abastecimento de água tratada, no Retiro dos Bandeirantes, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_174_-_wanderson_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_174_-_wanderson_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de um laboratório para coleta de material para realizar os exames de saúde, no Distrito de Santa Terezinha de Minas, e no Distrito de Pinheiros, ambos nesse Município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_176_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_176_-_moises_.pdf</t>
   </si>
   <si>
     <t>Fornecer tablets com internet e acesso Wi-Fi para acesso a conteúdos didáticos e para reuniões de ensino por atividades remotas para uso dos alunos e professores.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_177_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_177_-_moises_.pdf</t>
   </si>
   <si>
     <t>Distribuição de kits com mascaras de pano e frascos de álcool em gel a todos os moradores do nosso Município, para a prevenção e o controle do novo coronavírus.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Delci Fio, Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_178_-_moises_e_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_178_-_moises_e_delci_.pdf</t>
   </si>
   <si>
     <t>Instituição do Programa Municipal "Doar Constrói" e a criação de um Depósito de Sobras de Materiais de Construção para doação às pessoas de baixa renda e entidades da sociedade civil, sem fins lucrativas.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_179_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_179_-_delci_.pdf</t>
   </si>
   <si>
     <t>Exigir que a Companhia de Saneamento de Minas Gerais – COPASA/MG, tampe qualquer buraco por ela feita dentro do prazo de 12 horas, sob pena de multa no valor de R$ 5.000,00 (cinco mil reais) em caso de descumprimento.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Delci Fio, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_180_-_delci_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_180_-_delci_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Substituição da frota de veículos da policlínica, que fazem o transporte de pacientes.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_181_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_181_-_delci_.pdf</t>
   </si>
   <si>
     <t>Revitalização do Córrego Veloso, seguindo toda à extensão da margem do rio que corta o Município, bem como a abertura de uma rua e a construção de uma pista de caminhada entre a  Ponte, situada na  Rua São Sebastião, centro, até a Rua Bonfim, nesta Cidade.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_182_-_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_182_-_claudinei_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica, bem como a instalação/fixação de lixeira coletiva na Avenida Manoel Pinheiros Diniz, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_183_-_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_183_-_claudinei_.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado a rede de iluminação pública na Avenida Manoel Pinheiros Diniz, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_184_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_184_-_eden.pdf</t>
   </si>
   <si>
     <t>Instaure uma comissão/auditoria por especialista no ramo da construção civil com a finalidade de estudar, analisar e elaborar laudos nos dando conta do grau e nível de segurança das estruturas dos prédios do centro cultural, creche do São Francisco e CEMEI do Santa Terezinha de Minas que se encontram em funcionamento.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_185_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_185_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Fixação de placa de identificação da Rua São Paulo, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_186_-_wanderson_e_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_186_-_wanderson_e_rose_.pdf</t>
   </si>
   <si>
     <t>Ampliação da rede de esgoto, no Retiro dos Bandeirantes, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Dinei Cabana, Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_187_-_henrique_e_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_187_-_henrique_e_claudinei_.pdf</t>
   </si>
   <si>
     <t>Que seja instalada um Barreira Sanitária na entrada do Corta Rio, no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_188_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_188_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Contratar um profissional socorrista para acompanhar o motorista da ambulância no atendimento emergencial nesta Cidade.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_189_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_189_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Comprar ou alugar cadeiras de rodas e camas hospitalares para que possam ser emprestadas aos pacientes que necessitarem.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_190_-_adriana_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_190_-_adriana_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Aumentar o efetivo da guarda municipal desse Município, bem como conceder adicional de periculosidade.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_191_-_claudinei_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_191_-_claudinei_.pdf</t>
   </si>
   <si>
     <t>Substituição das pontes de madeira, conhecida como ponte da faísca, juntamente com a construção de uma passagem de pedestre, localizada na Rua Santo Antônio, no Distrito de Pinheiros, por uma ponte com estrutura de aço ou concreto, neste Município.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_192_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_192_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com playground e academia ao ar livre, no Povoado do Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_193_-_adriana_e_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_193_-_adriana_e_nelio_.pdf</t>
   </si>
   <si>
     <t>Conceder aumento salarial as conselheiras tutelares do nosso Município.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_194_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_194_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar a rede de fibra ótica em todos os bairros que ainda não tenha e na zona rural, neste Município.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_195_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_195_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ligar o final da Av. José Francisco Silva a Rua Otávio Antunes Moreira.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_196_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_196_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar sistema de energia solar em todos os prédios públicos neste Município.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_197_-_adrina_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_197_-_adrina_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um local apropriado para o descarte de baterias, equipamentos eletrônicos, e afins.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_198_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_198_-_moises_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza da praça Tiradentes, enfrente ao ula ula, Centro, neste Município.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_199_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_199_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realizar uma reforma e ampliação do quartel da PMMG (Polícia Militar de Minas Gerais), com instalações separadas para ambos os gêneros, ampliando ainda, a sala de atendimento ao público.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_200_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_200_-_moises_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza e pintura da guarita das rodovias, neste Município.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_201_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_201_-_moises_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza da pista de caminhada, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_202_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_202_-_moises_.pdf</t>
   </si>
   <si>
     <t>Fazer uma compilação das leis municipais, atualizando, unificando leis que tratem do mesmo assunto e revogando leis que estão inconstitucionais ou desatualizadas.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_203_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_203_-_moises_.pdf</t>
   </si>
   <si>
     <t>Atualizar o código de posturas municipais.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_204_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_204_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua das Pedras Verdes, próxima a casa de numero 880, no Retiro dos Bandeirantes, neste Município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Limpeza e poda da grama e das arvores em toda extensão da Praça Antônio Quirino da Silva, Centro, neste Município.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_206_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_206_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda das arvores dos passeios/calçadas da Rua Anísio Chaves de Mendonça, próximo à casa de número 536, bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_207_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_207_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>A possibilidade junto as emissoras de televisão a instalação de uma antena própria para transmissão de sinal aberto digital neste Município, uma vez que o sinal fornecido a este Município vem de Igarapé.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_208_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_208_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Esmeralda, próximo ao n° 362, em frente ao condomínio do Sino, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_209_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_209_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalação de letreiros com os dizeres “Eu Amo Itatiaiuçu”, sendo a palavra “Amo” substituída por um “coração”, nas principais entradas do Município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_210_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_210_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de rede pluvial no Retiro dos Bandeirantes, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_211_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_211_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instituição do SESMT - Serviço Especializado em Engenharia de Segurança e em Medicina do Trabalho, no âmbito da Administração Pública Direta e Indireta.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_212_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_212_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalação de telhado na Garagem dos veículos de nosso município.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_214_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_214_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Parceria com as Empresas: Arteris Fernão Dias, e a ArcelorMittal, para que instale repetidor de sinal para que os alunos possam ter internet nas comunidades rurais.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_215_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_215_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalado aparelhos celulares com números fixos e com acesso a WhatsApp e internet para as escolas da rede municipal.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_216_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_216_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a compra de Notebook’s e disponibilize aos professores e educadores da Rede Municipal e Estadual.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_217_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_217_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Lâmpada Queimada do poste de iluminação pública, na Rua Santo Antônio, próximo ao número 47, Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_218_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_218_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção do mata burro, localizado na estrada do Rio São João sentido Medeiros, zona rural, neste Município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_219_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_219_-_rose_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública, na Rua Das Margaridas, Quintas da Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_220_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_220_-_rose_.pdf</t>
   </si>
   <si>
     <t>Executar obra de pavimentação asfáltica nas Ruas Augusto Moreira e Rua João da Cruz Pereira, que solicite à Companhia Energética de Minas Gerais – CEMIG/MG que seja instalada a rede de iluminação pública na rua João da Cruz Pereira, ainda, determinar o setor competente que proceda a limpeza e poda do mato nas ruas ora mencionadas,  Quintas da Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_221_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_221_-_moises_.pdf</t>
   </si>
   <si>
     <t>Solicite junto ao DEER/MG a trocar das guaritas de ponto de ônibus em todo município.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_222_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_222_-_moises_.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros, colocar bancos, ainda, a construção de um mirante no Cristo, localizado neste Município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_223_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_223_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar um centro de especialidades em Santa Terezinha, usando a estrutura física do antigo quartel da Policia Militar de Minas Gerais - PMMG, para atendimento especializado à saúde da mulher.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_224_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_224_-_moises_.pdf</t>
   </si>
   <si>
     <t>Instalar internet gratuita nos ônibus do transporte público gratuito e no transporte escolar, deste Município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_225_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_225_-_moises_.pdf</t>
   </si>
   <si>
     <t>Descentralizar o atendimento das principais especialidades médicas, trazendo mais conforto aos pacientes.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_226_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_226_-_eden.pdf</t>
   </si>
   <si>
     <t>Mudança nos pontos de ônibus no Centro e demais modificações.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_227_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_227_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Alteração da rota do transporte que levam pacientes para consultas no CISMEP, em Betim e Belo Horizonte, criando um ponto de embarque e desembarque de passageiros em frente ao Supermercado PIO XII, no Bairro PIO XII.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_228_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_228_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Construa banheiros públicos na Praça Antônio Quirino da Silva, Centro, neste município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_229_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_229_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize o calçamento, ou coloque fresa de asfalto na Rua Hum, na entrada à esquerda, sentido Itaúna, antes do Bar do Agnaldo, no Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_230_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_230_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Rede de Esgoto na Rua São Pedro, nas proximidades do nº 45, no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_231_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_231_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Troque as lâmpadas da Rua Santa Helena que liga o Bairro Robert Kennedy ao bairro São Francisco, por lâmpadas de LED, neste Município.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_232_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_232_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instale Postes de Iluminação Pública no final da Rua José Francisco da Silva, esquina com Rua Otávio Antunes Moreira, Centro, neste Município.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_233_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_233_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realize a limpeza e poda do mato em todas as vias no Povoado de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_234_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_234_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar placas que identifiquem e oriente como chegar nos principais locais do Município.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_235_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_235_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública, sendo dois postes na Rua das Hortência, dois postes na Rua do Girassol, ambas na localidade Quintas do Itatiaia, e um poste na Rua Levi Nogueira, nas proximidades do nº 769, centro, neste Município.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_236_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_236_-_moises_.pdf</t>
   </si>
   <si>
     <t>Implemente os cuidados de alta responsável aos recém nascidos de Itatiaiuçu, onde a primeira consulta de puerpério já sai agendada pelo hospital de referência no município.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_237_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_237_-_moises_.pdf</t>
   </si>
   <si>
     <t>Adquirir um aparelho de Raio X odontológico.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_238_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_238_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na estrada municipal, iniciando na BR-381, sentido o chacreamento Alfredo Campos até o Rio São João, no Povoando de Medeiros, neste Município.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_239_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_239_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Contratar mais técnicos em educação.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_240_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_240_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Fazer o calçamento ou a pavimentação asfáltica, próxima a igreja São José, na Comunidade de Medeiros, neste Município.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_242_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_242_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Eleição para a ocupação dos cargos de Diretor e Vice-Diretor das Escolas Municipais de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_244_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_244_-_moises_.pdf</t>
   </si>
   <si>
     <t>Construir Ciclovia em toda extensão da rodovia MG-431, bem como promover a limpeza e revitalização do paisagismo e iluminação de todo o trecho em nosso município.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_245_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_245_-_moises_.pdf</t>
   </si>
   <si>
     <t>Contratação de monitores escolares para auxiliar os professores e professoras nos procedimentos de prevenção do COVID-19 em todas as salas de aula do ensino municipal no contexto da volta às aulas.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_246_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_246_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar o programa “sábado na escola” visando a reposição de conteúdo escolar e fortalecimento do aprendizado no ensino público municipal.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_247_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_247_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção de estrada de acesso à Empresa ArcelorMittal, exclusivamente o Morro que liga a antiga Mineradora Minerita.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_248_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_248_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adquirir os seguintes equipamentos, sendo eles escavadeira hidráulica, caminhão caçamba, caminhão pipa, caminhão munck, prancha transportadora, e caminhão comboio.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_249_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_249_-_rose_.pdf</t>
   </si>
   <si>
     <t>Remover um poste de energia instalado dentro de um terreno particular, para outro lugar fora do terreno ora mencionado, o terreno encontra-se do lado de baixo da igreja Nossa Senhora Auxiliadora, zona rural no Curtume, neste Município.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_250_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_250_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar novamente um celular para a recepção da policlínica, bem como também um aparelho celular no quartel da polícia militar em Itatiaiuçu.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_251_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_251_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na Rua Alamedas dos Colibris, ainda, a instalação de uma placa de sinalização, onde identifica a rua mencionada como sem saída, no Parque do Lago.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_252_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_252_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Substituição da Lâmpada Queimada do poste de iluminação pública, na Rua Otávio Antunes Moreira, próximo ao número 410, bem como na Rua Levi Nogueira, esquina com a Rua Bonfim, ambos no Centro, neste Município.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_253_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_253_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar um serviço de assistência jurídica à população carente do município de Itatiaiuçu, criando o cargo de assistente judiciário.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_254_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_254_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aquisição de energia elétrica mais barata gerada pelas chamadas “Fazendas Solares”.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_255_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_255_-_moises_.pdf</t>
   </si>
   <si>
     <t>Avaliar e substituir a frota de ônibus escolares em mal estado de conservação e segurança.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_256_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_256_-_moises_.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça e paisagismo no canteiro entre as ruas Ouro Preto e Diamantina, no Distrito de Santa Teresinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_257_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_257_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com playground e academia ao ar livre, nas margens da Rua Ouro Preto, próximo ao número 166, no Bairro Nova Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Dr. Moisés, Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_258_-_adriana_e_herique_e_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_258_-_adriana_e_herique_e_moises_.pdf</t>
   </si>
   <si>
     <t>Firmar permuta do terreno da fundição localizada no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar prontuários eletrônicos nos PSFs e na Policlínica e em todos os setores da saúde.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Santa Clara.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalar sinalização indicando vaga de estacionamento preferencial para idosos e pessoas portadoras de deficiência, em frente a Caixa Econômica Federal, neste Município.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_-_rose_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza do trecho ao lado da marginal da BR – 431, entre o bar do Agnaldo e a Escola Municipal “José Antônio Ferreira”, no Povoado de Ponta da Serra.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_263_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_263_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implante a Associação de Pais e Amigos dos Excepcionais – APAE, neste município.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_264_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_264_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Melhoria e ampliação dos laboratórios de informática nas escolas municipais.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_265_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_265_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a limpeza em toda a extensão da Praça do Bairro São Francisco.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_266_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_266_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize o asfaltamento, ou utilizar caminhão pipa diário para molhar as novas ruas que são extensão das ruas já existentes, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_267_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_267_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proporcione aos servidores públicos municipais (Professores, Agentes de Saúde e Endemias, Monitores de Creche, Guardas Municipais, entre outros servidores), a possibilidade de aderir a um plano de saúde com cobertura médica, odontológica, laboratorial.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_268_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_268_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Solicite à Companhia Energética de Minas Gerais – CEMIG/MG a troca do transformador na região Cascalho em Vieiras, neste município.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_270_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_270_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que seja implementada a “Política Nacional de Prevenção da Automutilação e do Suicídio, como estratégia permanente do poder público para a prevenção desses eventos e para o tratamento dos condicionantes a eles associados”.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_271_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_271_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Aumento nos atendimentos médicos nas zonas rurais, tendo em vista que atualmente o atendimento e feito 1 (um) vez por semana.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_272_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_272_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar/fixar uma lixeira coletiva na entrada da pracinha antes do bar do Agnaldo, no Povoado de Ponta da Serra.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_273_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_273_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das vias públicas no chacreamento Cachaça Pendão, neste Município.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_274_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_274_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “olho vivo” na região do Corta Rio, neste Município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_275_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_275_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na Rua Santa Clara, no Centro, tendo muitas pessoa que conhecem aquela região como Bairro Nossa Senhora Aparecida, sendo o 1° (primeiro) perto da antiga entrada do cemitério e o 2° (segundo) no final da Santa Clara próxima a descida da Rua São Marcos com bifurcação com a Rua Itaúna, no centro, neste Município.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_276_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_276_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de executar obras para colocação de manilhas para o escoamento de água da chuva, assim, evitando erosão, ainda, manutenção com possível pavimentação asfáltica, sendo que tais intervenções devem ocorrer em uma rua paralela a rua Principal, próximo à casa da dona Celsa, no Povoado de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_277_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_277_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Substituição de Lâmpadas Queimadas nos postes de iluminação pública, na Rua das Rosas, na Instancia Lagoa das Flores, Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_278_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_278_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico e manutenção da estrada que liga as mineradoras Minerita e ArcelorMittal, neste Município.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_279_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_279_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Solicite à Companhia Energética de Minas Gerais – CEMIG/MG que seja ampliado a rede de iluminação pública, no Corta Rio, neste Município.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_280_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_280_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada, na Região da Fazenda da Perobas, próximo ao Pingo de Ouro, neste município.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_281_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_281_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Chico Péricles, próximo ao n° 173, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_282_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_282_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Tiradentes, próximo ao n° 140, ainda, a substituição de um poste de madeira por um de concreto na rua ora mencionada, no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_283_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_283_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Colocar um ponto de ônibus em frente a Mercearia do Ricardo, na Rua Santo Antônio, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_284_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_284_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de uma sala destinada ao serviço de curativos nos PSFs (Programa de Saúde da Família), dos Povoados, Rio São João e Medeiros, neste Município.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_285_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_285_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de se disponibilizar, computadores, impressoras, bem como acesso à internet para os mesmos, a todos os PSFs da Zona Rural, neste Município.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_286_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_286_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de serem instalados aparelho telefônico no PSF do Rio São João, neste Município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_287_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_287_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública, na entrada do trevo que dá acesso ao Parque de Exposição, neste Município.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_288_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_288_-_henrique.pdf</t>
   </si>
   <si>
     <t>Melhorar a Iluminação Pública no trecho da Rua Uberlândia, que se inicia na esquina da Rua José Francisco da Silva, no Centro, com término da mesma no Birro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_289_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_289_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Adquirir os seguintes equipamentos, sendo eles uma maquina de solda acoplada a um gerador, um maçarico, ainda, uma camionete para o transporte de ferramentas.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_290_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_290_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar uma grade de proteção na lateral que divide o passeio e gramado do lado de cima da praça do Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_291_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_291_-_moises_.pdf</t>
   </si>
   <si>
     <t>Viabilizar o convênio com a Emater de forma a implantar o Programa de Micro Patrulhas Rurais mecanizadas.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_292_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_292_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aderir ao programa PROCEL-RELUZ, que é o Programa Nacional de Iluminação Pública e Semafórica.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_293_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_293_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de um parque ecológico, neste Município.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_294_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_294_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Ampliar o Lar dos Idosos - Santa Luísa de Marillac, com isso, aumentando a capacidade de acomodação de novos idosos, ainda, juntamente com a ampliação do referido local, que possa ser construído uma sala especifica para a fisioterapia dos idosos.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_295_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_295_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalação de torres repetidoras de telefonia móvel, nas proximidades dos Povoados de Medeiros, Pedras e Rio São João, neste Município.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_296_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_296_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Contratar mais um funcionário para o serviço de entrega de correspondência, no Distrito de Pinheiros.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_297_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_297_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Concurso de miss e mister em Itatiaiuçu.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_298_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_298_-_nelio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de se criar o PROCON, neste Município.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_299_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_299_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar um centro de “Jovem Aprendiz”, neste Município.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_300_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_300_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção e reforma da ponte que se localiza pra baixo do cruzeiro, na Comunidade de Pedras, zona rural, neste Município.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_301_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_301_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas queimadas nos postes de iluminação pública por lâmpadas de LED, na Praça da Comunidade de Pedras e em volta da Igreja, zona rural, neste Município.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_302_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_302_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na Rua Alameda dos Sabiás, próximo aos números 259 e 272, no Parque do Lago.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_303_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_303_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Implemente a Reurb no município conforme determinação expressa no art. 120 do Plano Diretor.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_304_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_304_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Tombamento da Lagoa como área de preservação ambiental, instalando bancos e banheiros, localizado no Parque do Lago.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_305_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_305_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Operação “tapa buraco” na Avenida Fernão Dias e Luiz Carlos de Oliveira no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_306_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_306_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Substituição de uma lâmpada queimada no poste de iluminação pública, na Rua José Daniel com a Rua Santa Terezinha, poste da esquina, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_307_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_307_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção do bueiro na Rua Álvares Cabral esquina com a Rua JK, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_308_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_308_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Ampliar o horário de funcionamento do transporte público gratuito que vai para o Povoado de Pedras.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_309_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_309_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Viabilizar um projeto que acrescentaria mais um incentivo a Lei Municipal 1.375/2019, onde o Município faria o transporte de calcário, tendo uma contrapartida por parte do beneficiário.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_310_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_310_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Ampliar o recolhimento do lixo ate a Lanchonete Recanto da Serra.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_311_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_311_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir academias ao Ar Livre nas praças dos Povoados de Medeiros e Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_312_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_312_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Viabilizar um projeto para a manutenção das estradas particulares que dão acesso às residências na zona rural do Município.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_313_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_313_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Adquira uniformes para os times da liga de Itatiaiuçu, usando parte do recurso da Emeda de R$ 150.000,00 enviada pelo deputado João Vitor Xavier. Ainda, que elabore uma lei em que possa doar com recursos próprios, uniformes para os times nos anos seguintes.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_314_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_314_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar/fixar lixeiras coletiva nos seguintes pontos: na estrada principal da Comunidade de Medeiros próximo a BR-381; na estrada principal do Chacreamento Quintas do Santana na Comunidade de Medeiros; e outra perto da construção do PSF da Comunidade de Medeiros, neste Município.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_315_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_315_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Dedetização na Escola Arminda Evangelista Ferreira, bem como, uma reforma na mesma, tais como pintura, construção de uma nova fossa séptica, ainda, a contratação de um funcionário para ficar por conta dos serviços gerais.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_316_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_316_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública na Rua Bonfim, próximo ao número 234, no Centro, neste Município.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_317_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_317_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Aquisição de um novo aparelho de ultrassons, para o centro de especialidades deste município.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_318_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_318_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas na Rua São Benedito, próximo ao número 73, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_319_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_319_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar uma grade de proteção na parte que divide o passeio e parte da parça onde há um desnível bastante acentuado, tal ponto de desnível se encontra na Rua São Benedito, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_320_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_320_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, próximo ao número 2160, na Rua 3 (três), ainda, a instalação de uma placa sinalizando um PARE obrigatório, Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_321_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_321_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de desaceleração e outra de aceleração na entrada principal da comunidade de Vieiras.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_322_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_322_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalar/construir um bueiro em frente ao número 105, na Rua São José, haja vista que no local já tem a rede pluvial construída, no Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_323_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_323_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Substituir os brinquedos que são feitos de aço, por brinquedos feitos de outro material, na praça de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_324_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_324_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir uma praça no trevo de acesso ao bairro Retiro dos Bandeirantes e Viamão no entroncamento das Ruas Ipê e Carvalho, ainda, o asfaltamento do trecho entre a Rua Ipê até o número 262 da Rua Carvalho, neste Município.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_325_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_325_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Remover o muro entre os números 58 e 128 que foi construído ocupando toda a calçada obstruindo a passagem, possibilitando ainda a construção de um novo muro, incluindo um passeio na Rua dos Expedicionários, no Distrito de Santa Terezinha de Minas</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_326_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_326_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Alteração no Código de Obras e de Postura, adequando-o de acordo com o Novo Plano Diretor para que tenho uma fiscalização mais efetiva de forma a coibir o parcelamento irregular do solo tanto urbano quanto rural.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_327_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_327_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Conceder autonomia aos fiscais do município.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_328_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_328_-_delci_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar uma pessoa para ir no lugar do paciente com Covid-19, pegar os medicamentos na farmácia ao lado da policlínica.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_329_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_329_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar balanças de controle de peso e número de viagens de minério nas saídas das minerados, que se encontram no Município.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_330_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_330_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Nomear o prédio público que instalará a creche do Bairro Robert Kennedy, com o nome da saudosa PAULA APARECIDA DE OLIVEIRA, neste Município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_331_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_331_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um caminhão pipa para molhar o asfalto na Av. Fernão Dias.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_332_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_332_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica no condomínio Lagoa das Flores, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_333_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_333_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Reformar a escolar de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_334_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_334_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que seja implementada a Lei Federal n° 13.935, de 11 de dezembro de 2019, que “estabelece a inserção de profissionais da psicologia e serviço social nas escolas”.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_335_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_335_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Realizar uma campanha contra o parcelamento irregular de solo no município.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_336_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_336_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Substituição de uma lâmpada queimada no poste de iluminação pública, que se encontra na Rua Santo Antônio de frente a entrada da Rua São Paulo, ainda, outro na Rua São Paulo entre os números 18 e 52, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_337_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_337_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar uma sala aconchegante e com mais detalhes lúdicos, para os atendimentos de terapias, como exemplo fonoaudiólogo, neste Município.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_338_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_338_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Substitua as lâmpadas de Iluminação Pública nas vias e praças públicas do Município, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_339_-_nelio_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_339_-_nelio_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir um campo ou quadra sintética, ainda, seja construído uma área de lazer com playground junto ao campo ou quadra, no Povoado do Curtume, neste Município.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_340_-_nelio_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_340_-_nelio_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir uma praça com área de lazer e playground próximo ao Bicão no Povoado do Samambaia, ainda, um campo ou quadra sintética próximo ao Cruzeiro no mesmo povoado, neste Município.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_341_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_341_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Reformas das casas das pessoas carentes, através de programas sociais, neste Município.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_342_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_342_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Implemente a Lei Federal n° 12.009, de 29 de julho de 2009, que dispõe sobre a regulamentação do exercício das atividades dos profissionais em transportes de passageiros, “mototaxista”, em entrega de mercadorias e em serviço comunitário de rua, e “motoboy”, com o uso de motocicleta, dispõe sobre regras de segurança dos serviços de transporte remunerado de mercadorias em motocicletas e motonetas – moto-frete.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_343_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_343_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Parceria com a ANTT - (Agência Nacional de Transportes Terrestres) e a Arteris Fernão Dias, na construção de uma passarela em Santa Teresinha de Minhas, próximo a Igreja, neste Município.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_344_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_344_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Uma parceria com a ANTT - (Agência Nacional de Transportes Terrestres) e a Arteris Fernão Dias, faço um retorno/trevo em frente a entrado da Comunidade de Medeiros, ainda, outro na Comunidade de Pedras, próximo ao posto Vale Verde, neste Município.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_345_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_345_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construção de uma via pública, do Bairro Robert Kennedy, através da Rua Santa Inês para o Pio XII, passando pelo Bairro Jardim Residencial Belvedere.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_346_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_346_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construção de uma via pública, do Bairro Robert Kennedy, através da Rua São Sebastião passando pela Rua São Lucas ligando o Parque do Lago e Parque dos Coqueiros.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_347_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_347_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir a rede de esgoto na Rua Santa Inês, ainda, ligar o esgoto da Rua São Sebastião na rede já existente que passa no Parque do Lago, Centro e Robert Kennedy, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_348_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_348_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um telefone de contato no Correio que se encontra localizado no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_349_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_349_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliar e fechar suas laterais das lixeiras que se encontram no Centro, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_350_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_350_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir pistas de skate em todas as praças do Município.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_351_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_351_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na subida da via principal que liga a praça da Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_352_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_352_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Firme um convênio com a ONG "Visão do Bem".</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_353_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_353_-_nelio_.pdf</t>
   </si>
   <si>
     <t>O dinheiro que foi economizado com a suspensão do contrato com a empresa I4 Comunicação Eireli, no valor de 87.770,65 e outras economias que somaram total de 88.368,19 para serem usadas na construção de uma sala para fisioterapia no Lar dos Idosos - Santa Luísa de Marillac.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_354_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_354_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas na Rua Alamedas dos Tucanos, próximo ao número 5, no Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_355_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_355_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Retornar com as aulas de ginástica, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_356_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_356_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Iniciativa própria ou por meio de convênios com os Governos Estadual e Federal para a construção de moradias populares no Distrito de Pinheiros e no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_358_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_358_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública, nas Ruas asfaltadas, da Comunidade de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_360_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_360_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Operação “tapa buraco” na Rua Santa Clara, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_361_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_361_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Para que os motoristas possam está respeitando os horários pré-determinado de circulação.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_362_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_362_-_eden.pdf</t>
   </si>
   <si>
     <t>Construir um redutor de velocidade (quebra-molas/lombada) na Rua Santa Catarina.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_363_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_363_-_eden.pdf</t>
   </si>
   <si>
     <t>Construção de uma passarela para pedestres ligando a R. 1º de Maio ao Bairros Pio XII / Cayo Gregory, sobre a Rodovia MG 431 em substituição àquela escada de concreto armado no trevo de acesso ao Centro da cidade.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_364_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_364_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas, na Rua Alameda dos Pintassilgo, próximo ao n° 75, no Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_365_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_365_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceder manutenção no bueiro que se encontra, enfrente antiga siderurgia São Sebastião, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_366_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_366_-_adriana_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de se está realizando um Festival Gastronômico em nosso Município, como vem sendo feito em varias cidades de Minas Gerais.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_367_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_367_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ampliar o horário de circulação dos ônibus gratuito nas seguintes regiões Curtume, Samambaia e Quintas do Itatiaia, ambas neste Município.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_368_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_368_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ampliação do transporte universitário para a cidade de Divinópolis – MG, assim que voltarem as aulas presenciais.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_369_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_369_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>"Infância sem Pornografia".</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_370_-_eden.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_370_-_eden.pdf</t>
   </si>
   <si>
     <t>Indicar ao Exmo. Sr. Prefeito Municipal que determine ao Sr. Secretário de Obras a colocar uma placa EXPLICATIVA na construção da rede de tubulação, a seguir.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_371_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_371_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma escola municipal para educação infantil para crianças a partir dos cinco anos, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_372_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_372_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalação de poste de Iluminação Pública, na entrada do Corta Rio, próximo ao número 31, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_373_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_373_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Elaborar um projeto de lei, criando o “Troco Solidário”, para que o comércio local recolha o troco para ajudar o Lar dos Idosos - Santa Luísa de Marillac e a Rádio Alfa FM.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_375_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_375_-_delci_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ou alugar um local onde seja possível a realização das Reuniões dos Alcoólicos Anônimos (AA).</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_376_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_376_-_delci_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública, na Rua Alameda Fernão Dias, lote 8, quadra 3, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_377_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_377_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de poços artesianos nas escolas municipais que ainda não possuem, localizadas nas zonas rurais, neste Município.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_378_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_378_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Contratação de mais um profissional de fonoaudiologia para atendimento no Centro de Especialidades Médicas do Município.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_379_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_379_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de ser reformado os brinquedos instalados na praça do Bairro São Francisco, ou a substituição por novos brinquedos.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_380_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_380_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que seja implementada a Lei Estadual n° 21.970, de 15 de janeiro de 2016 que “Dispõe sobre a proteção, a identificação e o controle populacional de cães e gatos”, em nosso Município.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_381_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_381_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que se digne determinar o setor competente da prefeitura para tomar as medidas cabíveis no sentido de haver uma fiscalização por parte do Poder Público, visando cumprir o Código de Postura do Município, especialmente o disposto nos arts. 292 à 295.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_380_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_380_-_adriana_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de ser construído um trevo na Av. Prefeito Anivair da Silva mais precisamente, na entrada principal de nosso Cidade.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_383_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_383_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Operação “tapa buraco” em todas as vias públicas no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_384_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_384_-_rose_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza e retirada de um formigueiro próximo ao ponto de ônibus em frente a Escola Municipal José Antônio Ferreira, ainda, estudar a possibilidade de manutenção ou a troca da guarita por uma fechada, no Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_385_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_385_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir um muro ou alambrado no campo de futebol da Comunidade de Pedras, envolvendo todo o terreno que pertence a prefeitura, neste Município.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_386_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_386_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir um centro de convivência com quadra, área para atendimento médico e odontológico e academia ao ar livre na Comunidade de Medeiros, ao lado da Igreja São José, neste Município.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_387_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_387_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Reativação da fonte de água que se encontra instalada na Praça Antônio Quirino da Silva, Centro, neste município.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_388_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_388_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma cobertura (telhado) sobre as arquibancadas dos estádios municipais, ainda, a construção de quiosques nos estádios.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_389_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_389_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Fazer um levantamento, e após denomine oficialmente qual o verdadeiro nome da Comunidade que muitos conhecem como Vieiros e outros como Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_390_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_390_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma nova escola na Comunidade de Vieiros, neste Município, ainda, que a atual escola de Vieiros seja transformada num centro de convivência ou espaço cultural, caso seja construído uma nova escola.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_391_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_391_-_rose_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma guarita fechada no ponto de ônibus localizado em frente ao Bar do Agnaldo, no Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_392_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_392_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir um centro de convivência esporte e lazer, que atenda as Comunidades de Quintas do Itatiaia, Curtume e Samambaia, neste Município.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_393_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_393_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada “capina química” nas vias públicas onde há grande quantidade de “mato”, neste Município.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_394_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_394_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar todos os anos eventos de trilhão de motocross e eventos para praticantes da modalidade esportiva de ciclismo como trilhão, competições ou passeios ciclísticos, neste Município.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_395_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_395_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realização de Casamento Coletivo.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_396_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_396_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criação de uma bolsa estudantil no valor de R$ 1.000,00 (Mil reais) anuais</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_397_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_397_-_rose_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma guarita fechada, no ponto de embarque e desembarque de ônibus, sentido Itatiaiuçu/Itaúna, localizado em frente à Igreja Congregação Cristã do Brasil, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_398_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_398_-_rose_.pdf</t>
   </si>
   <si>
     <t>Instale guaritas fechadas nos pontos de ônibus, nos sentidos Itaúna/Itatiaiuçu e Itatiaiuçu/Itaúna, em frente ao comércio de caldo de cana, próximo à entrada da Usiminas, neste Município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_399_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_399_-_rose_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza do mato e do lixo, próximo a lixeira que se encontra na Rua Francisco Brandão Souza, no Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_400_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_400_-_rose_.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com o órgão competente, para a construção de um trevo de acesso ao Povoado de Ponta da Serra, em frente ao Bar do Agnaldo, neste Município.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_401_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_401_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de esgoto, na Rua Manoel Pinheiro Diniz, entre os números 843 a 1093, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_402_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_402_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Interligar a Rua São Judas Tadeu à Rua São Vicente, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_403_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_403_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir de uma quadra sintética, na praça do Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_404_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_404_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de Iluminação Pública na Rua José São Santiago, na Comunidade Quintas do Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_405_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_405_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na quadra de esporte, no Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_406_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_406_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criação de lei que disponha sobre o alinhamento e a retirada de fios e cabos em desuso e desordenados existentes em postes de energia elétrica, no âmbito do Município.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_407_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_407_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de uma faixa elevada para pedestres, próximo ao número 82, na Rua Santana, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_408_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_408_-_delci_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública, no Chacreamento Estância Lagoa das Flores, bem como a pavimentação asfáltica do mesmo, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_409_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_409_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas em frente ao número 136, na Praça Artur Pereira de Oliveira, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_410_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_410_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um rede de boca de lobo entre os números 88 a 172 e outra próximo ao número 72, todas na mediações da Praça Artur Pereira de Oliveira, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_411_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_411_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir um PSF (Programa de Saúde da Família) e um Centro de Convivência Esporte e Lazer, que atenda as Comunidades de Parque do Lago, Parque do Itatiaia e Parque dos Coqueiros, neste Município.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_412_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_412_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar a Corrida Rústica no Município.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_413_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_413_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contratar um médico nefrologista para o Centro de Especialidades Médicas deste Município.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_414_-_wanderson_e_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_414_-_wanderson_e_delci_.pdf</t>
   </si>
   <si>
     <t>Criar o (Programa Bolsa Estudantil), devendo o valor a ser disponibilizado de forma mensal aos alunos universitários ou de curso técnico.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_415_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_415_-_rose_.pdf</t>
   </si>
   <si>
     <t>"Programa médico nas creches e escolas da educação infantil".</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_416_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_416_-_delci_.pdf</t>
   </si>
   <si>
     <t>Alteração da rota do Transporte Coletivo Gratuito, que sai da Comunidade de Vieiros no horário das 18h00min., devendo o mesmo passar dentro do Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_417_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_417_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção de uma estrada de terra na parte de cima da grota, na região do Corta-Rio, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_418_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_418_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir poços artesianos, nas Comunidades de Ponta da Serra, Chaves e Pedras, neste Município.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_419_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_419_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar cabine com câmeras nas entradas e saídas das Comunidades Rurais que não contam com o “Sistema de Olho Vivo”, neste Município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_420_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_420_-_rose_.pdf</t>
   </si>
   <si>
     <t>Construir um Centro de Convivência/Lazer e campo de futebol ou quadra sintética, na Comunidades de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_421_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_421_-_rose_.pdf</t>
   </si>
   <si>
     <t>Instale guaritas fechadas nos pontos de ônibus, nos sentidos Itaúna/Itatiaiuçu e Itatiaiuçu/Itaúna, em frente a cachoeira do Chaves, e, ainda, construir um acostamento para a parada dos ônibus.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_422_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_422_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de uma gratificação para os funcionários públicos municipais efetivos efetivos que possuem curso superior e pós-graduação.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_423_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_423_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Operação “tapa buraco” na Rua Milton de Oliveira Penido com a Rua Cristiano Chaves de Oliveira, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_424_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_424_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que seja construído um trevo ou uma rotatória nas entradas do Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_425_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_425_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir um estacionamento 45º (quarenta e cinco graus), e, ainda, uma academia ao Ar Livre, no antigo matadouro, próximo ao Ula-Ula, na Rua São Sebastião, Centro, neste Município.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_427_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_427_-_rose_.pdf</t>
   </si>
   <si>
     <t>Criação do Programa "Biblioteca para Todos", bem como a ampliação, modernização e informatização da Biblioteca Municipal Antônio Joaquina Ferreira Pena.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_428_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_428_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realize a manutenção do banco localizado em frente ao “Bar do Zé Reis”, na Praça Antônio Quirino da Silva, Centro, neste município.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_429_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_429_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma academia ao ar livre, na Rua João da Cruz de Souza, “Castelo Branco”, Centro, neste Município.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_430_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_430_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Rede de proteção na quadra de vôlei do Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_431_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_431_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a troca do transformador de Energia, que se encontra localizado região da Fazenda das Perobas (Fernão Dias, sentido Belo Horizonte), por um transformador de energia 75 KVA sendo este mais potente.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_432_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_432_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Conceder Auxilio Alimentação para os servidores da área da saúde e zoonoses do nosso Município.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_433_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_433_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contratar mais 2 (dois) agentes de saúde para o PSF do Povoado de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_434_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_434_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na Rua Santa Rita, Retiro Colonial, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_435_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_435_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com a Federação das Indústrias do Estado de Minas Gerais (FIEMG) para a instalação de um Polo de Educação, no Município.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_437_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_437_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de balé para as crianças do nosso Município.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_438_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_438_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Contratação de professores de educação física para os alunos do 1º (primeiro) ao 5º (quinto) ano da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_439_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_439_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a gratificação aos servidores que exercem atividades penosas, neste Município.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_440_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_440_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste de Iluminação Pública, na Rua São Caetano, em frente ao número 325, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_441_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_441_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com a Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais (Emater–MG), com o objetivo de ajudar os pequenos agricultores de nosso Município.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_442_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_442_-_delci_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção do mata-burro que se encontra localizado próximo ao “Bar do Oliveira”, no Povoado do Rio São João, e, ainda, proceda à instalação de guard-rails nas bordas do mata-burro, ora mencionado.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_443_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_443_-_rose_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de Iluminação Pública, na entrada da Comunidade Quintas da Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Antônio Zito</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_444_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_444_-_antonio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de ser afixada uma placa de sinalização de orientação de destino e identificação de localidade na Rodovia MG – 431, no início da estrada municipal de acesso ao Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_445_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_445_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção do bueiro que se encontra na Rua Santa Terezinha com a Rua São Lucas, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_446_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_446_-_antonio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de ser afixada placa de sinalização de identificação na Rua João Paulo II, esquina com Otávio Antunes Moreira, Centro, neste Município.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_447_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_447_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Proceda a conclusão do meio-fio, e, ainda, que sejam refeitos os paralelepípedos que foram arrancados pela raízes das arvores na Rua São Sebastião, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_448_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_448_-_antonio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de ser afixada placa de sinalização de orientação de destino e identificação, na rotatória em frente ao Parque de Exposição, indicando o Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_449_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_449_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede pluvial, e, ainda, que seja executada uma obra de pavimentação asfáltica na Rua Lavras, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_450_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_450_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Proceda a retirada de arvores e uma moita de bambu, além de realizar a pavimentação asfáltica e construção de meio-fio, na Rua Alamedas dos Roxinol, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_451_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_451_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir um parquinho com playground e quadra sintética, na Praça Antônio Quirino da Silva, Centro, neste Município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_452_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_452_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar uma guarita na praça localizada no Bairro Robert Kennedy, ficando está em frente a “Padaria do Fernando”, próximo ao número 540, na Rua São João, neste Município.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_453_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_453_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instituir o "Prêmio de Incentivo à Produtividade" aos profissionais da educação da rede municipal de ensino, neste Município.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_454_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_454_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar guaritas, em todas as paradas do ônibus gratuito municipal, na Comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_455_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_455_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda a remoção da lixeira coletiva localizada na Comunidade do Rio São João, para a entrada do Chacreamento Alfredo Campo, neste Município.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_456_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_456_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contratar uma professora de zumba para dar aulas no Poliesportivo, localizado no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_457_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_457_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública para a região da antiga caixa d’água, no Retiro Colonial, Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_458_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_458_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na região da Fazenda das Perobas, neste Município.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_459_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_459_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Ligação da rede de iluminação pública no poste localizado em frente ao número 25, na Rua São José, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_461_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_461_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Conceder subvenção à todas as Associações de Bairros, Distritos e Comunidades, do Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_462_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_462_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criação de uma Secretaria de Desenvolvimento e Incentivo à Juventude, neste Município.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_463_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_463_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar internet wi-fi gratuita nas escolas municipais e estadual, para que os alunos tenham mais um mecanismo de estudo.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_464_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_464_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma boca-de-lobo, na Rua São José, no Birro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_465_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_465_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar 2 (duas) faixas de pedestres, sendo uma em frente ao ‘Restaurante Sabor Mineiro’ e a outra em frente ao Posto de Gasolina, na Rua São Sebastião com Rua São José, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_466_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_466_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar uma câmera do sistema “Olho Vivo” na Rua Alameda dos Roxinois, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_467_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_467_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar uma câmera do sistema “Olho Vivo” no final da Rua Santa Eulália, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_468_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_468_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar uma academia ao ‘Ar Livre’, na praça localizada no final da Rua Santa Eulália, no Bairro PIO XII, neste Município.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_469_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_469_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar uma câmera do sistema “Olho Vivo” próximo ao ‘Supermercado Pio XII’, localizado no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_470_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_470_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir 3 (três) quebra-molas, no entroncamento da Rua Carvalho com a Rua Ipê, no Recanto da Aldeia, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_471_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_471_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir 3 (três) bocas-de-lobo, sendo a primeira na Rua Santa Terezinha, próximo ao número 768, a segunda na Rua São Sebastião, próximo ao número 697, ambas no Birro Robert Kennedy, e a terceira na Rua São José, próximo ao número 207, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_472_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_472_-_nelio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de serem realizadas obras de captação e drenagem de águas pluviais no Trevo e na Rua São Cristóvão, ambos localizados no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_473_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_473_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Execute uma Operação ‘Tapa Buraco’ na Avenida dos Expedicionário, que liga o Bairro Pio XII ao Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_474_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_474_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Abrir uma via pública ligando a Avenida dos Pássaros, na altura do número 425, à Rua São Sebastião (“Estrada do Caju”), com o objetivo de encurtar caminhos para os usuários das vias públicas dessa região.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_475_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_475_-_adriana_.pdf</t>
   </si>
   <si>
     <t>A possibilidade do Município se inscrever no programa ‘Digitaliza Brasil’, do Governo Federal.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_478_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_478_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção da estrada próxima a ponte da Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_479_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_479_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir bocas-de-lobo, na Rua Santa Helena, que liga o Bairro Robert Kennedy ao Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_480_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_480_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma cerca de grade ou madeira, com altura média para não atrapalhar a estética e visibilidade do local, em volta da pracinha da Comunidade do Rio São João, neste Município.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_481_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_481_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que dê continuidade às obras de iluminação pública que vinham sendo realizadas na região da Comunidade do Rio São João, bem como a iluminação do campo.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_482_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_482_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Fornecer um veículo para transporte das funcionárias das creches de nosso Município.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_483_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_483_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Conceder máscaras de proteção facial aos alunos da Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_484_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_484_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Conceder cursos de capacitação a todos os funcionários da prefeitura.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_485_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_485_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma boca-de-lobo na Rua Santana com a Rua São Lucas, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_486_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_486_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma boca-de-lobo, e, ainda, instalar uma guarita fechada, na Rua José Daniel com Rua Santana, no Birro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_487_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_487_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instale uma guarita fechada, na Rua Santana com Rua São Cristóvão, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_488_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_488_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instale 02 (duas) guaritas fechadas, na Rua Santo Antônio, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_489_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_489_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma rede pluvial, na Rua São Sebastião, no Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_490_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_490_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Proceda o recapeamento asfáltico na subida do Morro do Pião, sentido Bom Jardim, neste Município.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_491_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_491_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção do bueiro da água pluvial localizado Rua Otávio Antunes Moreira, em frente ao número 343, Centro, neste Município.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_492_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_492_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Proceda a manutenção dos bueiros de água pluvial na Avenida dos Expedicionários, localizados entre Itatiaiuçu e o Distrito de Santa Terezinha de Minas.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_493_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_493_-_delci_.pdf</t>
   </si>
   <si>
     <t>Proceda a manutenção da boca-de-lobo, localizada na Rua Santa Cruz, em frente ao número 575, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_494_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_494_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, junto à Companhia de Saneamento de Minas Gerais – Copasa, a viabilidade de construir uma barragem neste Município.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_495_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_495_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, junto à Companhia de Saneamento de Minas Gerais – Copasa, de transferir a bomba de captação de água, de preferência acima e longe do atual local, instalada no Rio Veloso, nesta Cidade.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_496_-_wanderson_e_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_496_-_wanderson_e_delci_.pdf</t>
   </si>
   <si>
     <t>Conceder aumento salarial a todos os professores da Rede Municipal de Educação de nossa Cidade.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Reformar o Centro Municipal de Educação Infantil – CEMEI – Margarida Arcanja de Oliveira, localizada no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_498_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_498_-_rose_.pdf</t>
   </si>
   <si>
     <t>Proceda a limpeza da manilha que está entupida na Comunidade de Ponta da Serra, na entrada do ‘Bar do Agnaldo’, antes da ponte à direita, neste Município.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_499_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_499_-_rose_.pdf</t>
   </si>
   <si>
     <t>Proceda ao corte de 4 (quatro) árvores de eucalipto, localizadas na Rua São Carlos, próximo ao número 19, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_500_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_500_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar um ambulatório de saúde mental no Município ou a instalação do CAPS.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_501_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_501_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda à instalação de guard-rails na estrada do Morro do Peão, lado direito subindo para o ‘Sítio da Júnia’.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_502_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_502_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda à instalação de placa de identificação dos nomes das ruas da Comunidade do Morro do Peão.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_503_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_503_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção da Rua Eduardo Rocha, em Ponta da Serra, e, ainda, que faça uma vala ou desvio da água da chuva.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_504_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_504_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a melhora na iluminação pública na região conhecida como ‘Buracão’ no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_505_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_505_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir um playgroud dentro da Escola Municipal José Antônio Ferreira, na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_506_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_506_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda à instalação de uma lixeira coletiva na Rua Otávio Antunes Moreira, próximo ao loteamento ‘Mirante da Serra’, Centro, neste Município.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_507_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_507_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar uma caixa d’água exclusiva para a cozinha de Escola Municipal José Antônio Ferreira, na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_509_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_509_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Realizar um leilão dos veículos que não estão em boas condições, e, que os fundos provenientes deste sejam integralmente destinados à aquisição de novos veículos, em especial ônibus escolares.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_510_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_510_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Concurso “Garota e Garoto Country” ou “Rei e Rainha do Rodeio”, quando voltarem a realizar a festa do Rodeio, em Itatiaiuçu.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_511_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_511_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública na Rua Ouro Preto, localizado no “Chacreamento Parque dos Coqueiros”, neste Município.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_512_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_512_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir uma quadra de esportes nas regiões do Parque do Lago, Parque dos Caqueiros e Parque do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_513_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_513_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de esportes e um campo de futebol para atender a Comunidade de Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_514_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_514_-_nelio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de criar um projeto de lei, para o cercamento e reflorestamento dos mananciais em nosso Município, utilizando recursos próprios e parcerias.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_515_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_515_-_nelio_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de desenvolver um projeto na área da saúde para doar próteses dentárias (dentaduras), para pessoas carentes em nosso Município.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_516_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_516_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar uma obra que ligue as praças localizadas na Rua São Sebastião, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_517_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_517_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a instalação de um braço de luminária no poste localizado no início da Rua São Luiz, no Chacreamento Estância Lagoa das Flores, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_518_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_518_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir um estacionamento público em formato 45º (quarenta e cinco graus), no canteiro à direita do trevo do Bairro Robert Kennedy, considerando saída da praça do “Ula-Ula” sentido Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Nélio Chaves, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_519_-_nelio_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_519_-_nelio_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Implementar o EJA - Educação de Jovens e Adultos, no Distrito de Santa Teresinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_520_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_520_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir mais 02 (duas) salas de aula na Escola José Antônio Ferreira, na Comunidade de Ponta da Serra, realizar a substituição das mesas do refeitório, e, ainda, proceda à contratação de um professor recuperador.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_521_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_521_-_rose_.pdf</t>
   </si>
   <si>
     <t>Reduzir a carga horária das monitoras das creches, passando de 8 (oito) horas para 6 (seis) horas por dia.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_522_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_522_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar um programa de inclusão social - Programa de Apoio às Gestantes e Mães Solteiras - de baixa renda, no Município de Itatiaiuçu – MG.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_523_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_523_-_delci_.pdf</t>
   </si>
   <si>
     <t>Adquirir um moinho ou um britador, tamanho brita zero, para moer as “Escórias de Alto-Forno”.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_524_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_524_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica nas Ruas Ouro Preto, Araguari, Belo Horizonte e Ubá, nas Comunidades Parque dos Coqueiros e Parque do Itatiaia, ambos neste Município.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_525_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_525_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Reformular a carga horaria de 30 horas dos professores P1 da seguinte forma: 20 horas na sala de aula, 9 horas de livre escolha do professor e 1 hora  de livre escolha da secretaria de Educação e/ou do Diretor Escolar, sendo que estas podem ser acumuladas e cumpridas da forma quinzenal ou mensalmente, de acordo com a organização de escola.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_526_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_526_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Conceder 15% (quinze por cento) de gratificação de graduação aos professores P1 de carreira, que entraram após concurso de  2007.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_527_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_527_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Diminuir a carga horária das faxineiras/ serviçais e cantineiras, caso não seja possível, que possam ao menos trabalhar com as horas corridas.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_528_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_528_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Reduzir a carga horária das Coordenadoras para 24 horas semanais ou igualar ao das técnicas de educação, sendo 21 horas na escola e 9 horas de livre escolha.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_529_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_529_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Contratar um médico Geriatra para o Centro de Especialidades Médicas deste Município.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_530_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_530_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Aumentar a quantidade de dias que o caminhão passa recolhendo o lixo na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_531_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_531_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adquirir brinquedos para que sejam montados nos fins de semana na Praça Antônio Quirino da Silva, a fim de promover "Rua de Lazer" para a diversão das crianças.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_532_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_532_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Conceder gratificação por produtividade aos profissionais da educação, em nosso Município.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_533_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_533_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Revisar o plano de carreira dos profissionais da educação, pois o último foi feito em 2007 e não contou com a participação dos profissionais da educação em sua elaboração.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6666,67 +6666,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_01_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_02_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_03_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_04_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_05_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_06_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_07_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_08_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_09_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_10_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_11_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_12_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_13_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_14_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_15_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_16_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_17_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_18_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_19_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_20_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_21_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_22_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_23_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_24_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_25_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_26_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_27_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_28_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_29_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_30_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_31_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_32_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_33_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_34_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_35_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_36_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_37_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_38_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_39_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_40_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_41_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_42_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_43_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_44_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_45_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_46_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_47_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_48_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_49_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_50_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_51_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_52_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_53_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_54_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_55_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_56_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_57_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_58_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_59_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_60_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_61_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_62_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_63_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_64_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_65_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_66_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_67_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_68_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_69_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_70_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_71_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_72_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_73_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_74_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_75_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_76_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_77_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_78_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_79_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_80_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_81_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_82_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_83_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_84_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_85_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_86_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_87_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_88_-_adriana_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_89_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_90_-_adriana_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_91_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_92_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_93_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_94_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_95_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_96_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_97_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_98_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_99_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_100_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_101_-_adriana_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_102_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_103_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_104_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_105_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_106_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_107_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_108_-_eden.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_109_-_eden.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_110_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_111_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_112_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_113_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_114_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_115_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_116_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_117_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_118_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_119_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_120_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_121_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_122_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_123_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_124_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_125_-_eden.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_126_-_eden.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_127_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_128_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_129_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_130_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_131_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_132_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_133_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_134_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_135_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_136_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_137_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_138_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_139_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_140_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_141_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_142_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_143_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_144_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_145_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_146_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_147_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_148_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_149_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_150_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_151_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_152_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_153_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_154_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_155_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_156_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_157_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_158_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_159_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_160_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_161_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_162_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_163_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_164_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_165_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_166_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_167_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_168_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_169_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_170_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_171_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_173_-_wanderson_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_174_-_wanderson_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_176_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_177_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_178_-_moises_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_179_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_180_-_delci_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_181_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_182_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_183_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_184_-_eden.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_185_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_186_-_wanderson_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_187_-_henrique_e_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_188_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_189_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_190_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_191_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_192_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_193_-_adriana_e_nelio_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_194_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_195_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_196_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_197_-_adrina_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_198_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_199_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_200_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_201_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_202_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_203_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_204_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_206_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_207_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_208_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_209_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_210_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_211_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_212_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_214_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_215_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_216_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_217_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_218_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_219_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_220_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_221_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_222_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_223_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_224_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_225_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_226_-_eden.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_227_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_228_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_229_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_230_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_231_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_232_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_233_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_234_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_235_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_236_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_237_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_238_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_239_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_240_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_242_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_244_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_245_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_246_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_247_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_248_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_249_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_250_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_251_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_252_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_253_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_254_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_255_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_256_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_257_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_258_-_adriana_e_herique_e_moises_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_263_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_264_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_265_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_266_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_267_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_268_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_270_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_271_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_272_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_273_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_274_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_275_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_276_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_277_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_278_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_279_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_280_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_281_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_282_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_283_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_284_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_285_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_286_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_287_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_288_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_289_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_290_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_291_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_292_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_293_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_294_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_295_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_296_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_297_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_298_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_299_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_300_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_301_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_302_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_303_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_304_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_305_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_306_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_307_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_308_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_309_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_310_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_311_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_312_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_313_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_314_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_315_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_316_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_317_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_318_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_319_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_320_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_321_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_322_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_323_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_324_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_325_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_326_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_327_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_328_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_329_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_330_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_331_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_332_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_333_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_334_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_335_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_336_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_337_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_338_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_339_-_nelio_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_340_-_nelio_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_341_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_342_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_343_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_344_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_345_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_346_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_347_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_348_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_349_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_350_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_351_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_352_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_353_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_354_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_355_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_356_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_358_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_360_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_361_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_362_-_eden.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_363_-_eden.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_364_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_365_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_366_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_367_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_368_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_369_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_370_-_eden.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_371_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_372_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_373_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_375_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_376_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_377_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_378_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_379_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_380_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_381_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_380_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_383_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_384_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_385_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_386_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_387_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_388_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_389_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_390_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_391_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_392_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_393_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_394_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_395_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_396_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_397_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_398_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_399_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_400_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_401_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_402_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_403_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_404_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_405_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_406_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_407_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_408_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_409_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_410_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_411_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_412_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_413_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_414_-_wanderson_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_415_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_416_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_417_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_418_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_419_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_420_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_421_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_422_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_423_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_424_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_425_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_427_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_428_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_429_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_430_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_431_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_432_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_433_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_434_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_435_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_437_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_438_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_439_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_440_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_441_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_442_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_443_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_444_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_445_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_446_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_447_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_448_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_449_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_450_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_451_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_452_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_453_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_454_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_455_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_456_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_457_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_458_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_459_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_461_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_462_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_463_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_464_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_465_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_466_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_467_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_468_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_469_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_470_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_471_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_472_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_473_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_474_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_475_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_478_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_479_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_480_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_481_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_482_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_483_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_484_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_485_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_486_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_487_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_488_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_489_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_490_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_491_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_492_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_493_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_494_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_495_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_496_-_wanderson_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_498_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_499_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_500_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_501_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_502_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_503_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_504_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_505_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_506_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_507_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_509_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_510_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_511_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_512_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_513_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_514_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_515_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_516_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_517_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_518_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_519_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_520_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_521_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_522_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_523_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_524_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_525_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_526_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_527_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_528_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_529_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_530_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_531_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_532_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_533_-_adriana_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_01_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_02_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_03_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_04_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_05_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_06_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_07_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_08_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_09_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_10_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_11_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_12_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_13_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_14_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_15_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_16_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_17_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_18_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_19_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_20_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/812/indicacao_21_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/813/indicacao_22_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/814/indicacao_23_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/815/indicacao_24_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_25_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_26_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_27_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/819/indicacao_28_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_29_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/821/indicacao_30_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_31_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_32_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_33_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_34_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_35_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_36_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_37_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_38_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_39_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_40_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_41_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_42_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_43_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_44_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_45_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_46_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_47_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_48_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_49_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_50_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_51_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_52_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_53_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_54_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_55_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_56_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_57_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_58_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_59_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_60_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_61_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_62_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_63_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_64_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_65_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_66_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_67_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_68_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_69_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_70_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_71_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_72_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_73_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_74_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_75_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_76_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_77_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/881/indicacao_78_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/882/indicacao_79_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/883/indicacao_80_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/884/indicacao_81_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/885/indicacao_82_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/886/indicacao_83_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/887/indicacao_84_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/888/indicacao_85_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/889/indicacao_86_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/890/indicacao_87_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/891/indicacao_88_-_adriana_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_89_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_90_-_adriana_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_91_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_92_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_93_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_94_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_95_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_96_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_97_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_98_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_99_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_100_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_101_-_adriana_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_102_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_103_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_104_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_105_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_106_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_107_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_108_-_eden.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_109_-_eden.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_110_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_111_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_112_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_113_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_114_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_115_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_116_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_117_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_118_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_119_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_120_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/926/indicacao_121_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_122_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_123_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_124_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_125_-_eden.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_126_-_eden.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_127_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_128_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_129_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_130_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_131_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_132_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_133_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_134_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_135_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_136_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_137_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_138_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_139_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_140_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_141_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_142_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_143_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_144_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_145_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_146_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_147_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_148_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_149_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_150_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_151_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_152_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_153_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_154_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_155_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_156_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_157_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_158_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_159_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_160_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_161_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_162_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_163_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_164_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_165_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_166_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_167_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_168_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_169_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_170_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_171_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_173_-_wanderson_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_174_-_wanderson_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_176_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_177_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_178_-_moises_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_179_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_180_-_delci_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_181_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_182_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_183_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_184_-_eden.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_185_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_186_-_wanderson_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_187_-_henrique_e_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_188_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_189_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_190_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_191_-_claudinei_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_192_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/996/indicacao_193_-_adriana_e_nelio_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_194_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_195_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_196_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_197_-_adrina_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_198_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_199_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_200_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_201_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_202_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_203_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_204_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_206_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_207_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_208_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_209_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_210_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_211_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_212_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_214_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_215_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_216_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_217_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_218_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_219_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_220_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_221_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_222_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_223_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_224_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_225_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_226_-_eden.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_227_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_228_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_229_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_230_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_231_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_232_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_233_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_234_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_235_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_236_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_237_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_238_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_239_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_240_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_242_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_244_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_245_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_246_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_247_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_248_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_249_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_250_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_251_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_252_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_253_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_254_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao_255_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_256_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_257_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_258_-_adriana_e_herique_e_moises_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_259_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_260_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_261_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_262_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_263_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_264_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_265_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1094/indicacao_266_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_267_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_268_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_270_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_271_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_272_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_273_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1101/indicacao_274_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1102/indicacao_275_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1103/indicacao_276_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_277_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1105/indicacao_278_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_279_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_280_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_281_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1109/indicacao_282_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1110/indicacao_283_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1111/indicacao_284_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1112/indicacao_285_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/indicacao_286_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_287_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1115/indicacao_288_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_289_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1117/indicacao_290_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1118/indicacao_291_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_292_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_293_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1121/indicacao_294_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_295_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_296_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_297_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_298_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_299_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_300_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/indicacao_301_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_302_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_303_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_304_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_305_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_306_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_307_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_308_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_309_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_310_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_311_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_312_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_313_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_314_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_315_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_316_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_317_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_318_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_319_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_320_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_321_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_322_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_323_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_324_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_325_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_326_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_327_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_328_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_329_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_330_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_331_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_332_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_333_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_334_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_335_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_336_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_337_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_338_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_339_-_nelio_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_340_-_nelio_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/indicacao_341_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_342_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_343_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_344_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/indicacao_345_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_346_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_347_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_348_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_349_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_350_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_351_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_352_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_353_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_354_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_355_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_356_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_358_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_360_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_361_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_362_-_eden.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_363_-_eden.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_364_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_365_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_366_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_367_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_368_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_369_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_370_-_eden.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_371_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_372_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_373_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_375_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_376_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_377_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_378_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_379_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_380_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_381_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_380_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_383_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_384_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_385_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_386_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_387_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_388_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_389_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_390_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_391_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_392_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_393_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_394_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_395_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_396_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_397_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_398_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_399_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_400_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_401_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_402_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_403_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_404_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_405_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_406_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_407_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_408_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_409_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_410_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_411_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_412_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_413_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_414_-_wanderson_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_415_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_416_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_417_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_418_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_419_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_420_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_421_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_422_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_423_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_424_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_425_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_427_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_428_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_429_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_430_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_431_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_432_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_433_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_434_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_435_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_437_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_438_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_439_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_440_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_441_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_442_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_443_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_444_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_445_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_446_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_447_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_448_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_449_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_450_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_451_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_452_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_453_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_454_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_455_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_456_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_457_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_458_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_459_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_461_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_462_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_463_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_464_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_465_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_466_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_467_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_468_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_469_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_470_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_471_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_472_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_473_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_474_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_475_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_478_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_479_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_480_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_481_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_482_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_483_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_484_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_485_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_486_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_487_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_488_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_489_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_490_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_491_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_492_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_493_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_494_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_495_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_496_-_wanderson_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_498_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_499_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_500_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_501_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_502_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_503_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_504_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_505_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_506_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_507_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_509_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_510_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_511_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_512_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_513_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_514_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_515_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_516_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_517_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_518_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_519_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_520_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_521_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_522_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_523_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_524_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_525_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_526_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_527_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_528_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_529_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_530_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_531_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_532_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_533_-_adriana_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>