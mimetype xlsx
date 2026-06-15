--- v0 (2026-02-05)
+++ v1 (2026-06-15)
@@ -54,2763 +54,2763 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_02_-_delci_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_02_-_delci_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar reformas nas casas das pessoas carentes que tiveram seus imóveis danificados pelas fortes chuvas ocorridas do mês de janeiro do presente ano.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_03_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_03_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um local adequado para estadia temporária de cavalos utilizados por pessoas participantes das cavalgadas realizadas em nosso Município, sendo esta construção realizada nas praças que recebem o pessoal das Cavalgadas, neste Município.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_04_-_adriana_e_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_04_-_adriana_e_delci_.pdf</t>
   </si>
   <si>
     <t>Criar um Projeto de Lei dispondo sobre a criação do “Aluguel Social/Auxílio Moradia”, para os moradores carentes do nosso Município.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_05_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_05_-_delci_.pdf</t>
   </si>
   <si>
     <t>Ampliação do cemitério municipal e a verificação da possibilidade de aquisição do terreno vizinho para tal ampliação, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_06_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_06_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceder à instalação de mais postes de luz na Rua São Caetano, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_07_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_07_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Implantar o novo método de pavimentação nas estradas rurais, conforme foi feito no Município de Bom Despacho, onde usaram uma espécie de impermeabilização nas estradas de terra, usando a própria terra como parte da matéria do asfalto, o que reduz a 1/3 (um terço) o custo da pavimentação.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/indicacao_08_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/indicacao_08_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na rua que liga o Centro às Quintas do Itatiaia e ao Curtume, neste Município</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/indicacao_09_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/indicacao_09_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Fazer uma melhoria no trevo principal que liga o Centro ao Pio XII, construindo mais quebra-molas para diminuir risco de acidentes.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Antônio Zito</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_10_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_10_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adquirir equipamentos de limpeza/manutenção do mato, como por exemplo: carrinho de mão, motosserra, roçadeira, entre outros equipamentos, para que os trabalhadores da Prefeitura possam exercer um trabalho de excelência.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_11_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_11_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir um passeio, iniciando próximo à casa de ração e terminando perto do antigo deposito de gás, na Rua São Sebastião, Centro, neste Município.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_12_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_12_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliar ou ajustar o horário de circulação dos ônibus gratuitos para às 18h15min., facilitando, com isso, a volta para a casa dos trabalhadores.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_13_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_13_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção da sala de vacinação do PSF (Programa de Saúde da Família) do Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rose Vitor Esteves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_14_-_rose__.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_14_-_rose__.pdf</t>
   </si>
   <si>
     <t>Construir uma calçada para o trânsito de pedestre entre o "Bar do Agnaldo" e a Escola Municipal José Antônio Ferreira, paralela às margens da MG-431, além da instalação de iluminação adequada no referido trecho, no Povoado de Ponta da Serra.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adriana Maria Camargos</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_15_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_15_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Manter permanentemente as duas entradas da Escola Municipal João Marques Machado, sendo a entrada da Rua São Geraldo usada pelos alunos que são levados e buscados pelos pais, e, que a entrada da Rua Santa Lúcia seja usada pelos alunos que são trazidos e levados pelo transporte escolar municipal, além de ampliar o telhado da entrada da Rua Santa Lúcia, e, construir um telhado na entrada da Rua São Geraldo, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_16_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_16_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ajudar a Escola Estadual Manoel Dias Corrêa a construir mais salas de aula, além de um sala onde passam ocorrer reuniões e apresentações.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_17_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_17_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma boca-de-lobo, próximo ao número 20, na Rua São Cristóvão, esquina com Rua Santa Helena, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_18_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_18_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Adquirir um aparelho de limpeza dental para o PSF (Programa de Saúde da Família) do Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Antônio Zito, Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_19_-_antonio_e_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_19_-_antonio_e_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação ou melhoria da estrada de terra paralela à BR-381 que liga a MG-431, em frente a empresa Embalavip Indústria e Comércio Ltda.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Henrique Samuel, Vinícius Rosa, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_20_-_henrique_vinicius_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_20_-_henrique_vinicius_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalar adesivos de identificação em todos os veículos próprios e alugados pela prefeitura.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Henrique Samuel, Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_21_-_henrique_e_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_21_-_henrique_e_vinicius_.pdf</t>
   </si>
   <si>
     <t>Reformar ou substituir por novos, os brinquedos localizados na praça do Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_22_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_22_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir uma escola para o Ensino Médio, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_23_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_23_-_delci_.pdf</t>
   </si>
   <si>
     <t>Oficie a CEMIG – Companhia Energética de Minas Gerais, a retificar o nome ‘Rua Maria Doida’ constante nas contas de luz dos moradores, localizada na marginal paralela da BR-381, para o nome correto, conforme Lei Municipal nº 1.174/2011, que denominou ‘Rua Ouro Preto’, Bairro Nova Santa Terezinha, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_24_-_vinicius_e_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_24_-_vinicius_e_henrique_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a substituição dos postes de iluminação pública que estão caindo, próximo a Siderurgia São Jorge e em frente a Inoverde Construção, nas margem da rodovia MG – 431, no trevo do Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_25_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_25_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Adquirir um carro com mais lugares para a fisioterapia, para melhor atendimento à população.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_26_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_26_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Suspender a taxa de iluminação pública cobrada da população, enquanto não solucionar com a empresa responsável a questão das trocas de lâmpadas em nosso Município.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Nélio Chaves, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_27_-_nelio_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_27_-_nelio_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Fazer um seguro dos passageiros/pacientes e nos veículos da área da saúde que estão em constante deslocamento, indo em lugares com trânsito intenso como Belo Horizonte, com isso, aumentando os riscos de acidentes.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/indicacao_28_-_nelio_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/indicacao_28_-_nelio_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Implementar a gratificação ou bonificação para a Equipe Saúde da Família, estabelecida no Programa Previne Brasil do Governo Federal.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/indicacao_29_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/indicacao_29_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um parquinho na Escola Municipal Raimundo Benedito de Faria, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_30_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_30_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Adquirir uma ambulância do tipo “UTI móvel” para nosso Município.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_31_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_31_-_moises_.pdf</t>
   </si>
   <si>
     <t>Construção de um pronto atendimento público veterinário, em nosso Município.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_32_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_32_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar o Programa Alimentar “Cesta Verde”.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_33_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_33_-_moises_.pdf</t>
   </si>
   <si>
     <t>A possibilidade da readequação dos parquinhos das praças municipais, adaptando parte dos brinquedos para crianças com deficiência ou mobilidade reduzida, no âmbito do Munícipio de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_34_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_34_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à pintura da faixa de pedestre, localizada na rua paralela ao Trevo, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_35_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_35_-_adriana_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de realizar, no Centro de Especialidades do nosso Município, o “Teste da Orelhinha” ou “Triagem Auditiva Neonatal”, nos bebês, o que atualmente é realizado no CISMEP, em outras cidades.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_36_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_36_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Extensão de rede de iluminação pública, com a instalação de mais postes, nas Ruas Araguari, Belo Horizonte e Ubá, nas Comunidades Parque dos Coqueiros e Parque do Itatiaia, ambos neste Município.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_37_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_37_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma Curva de Nível no terreno onde se encontra a “Horta do Ratinho”, local em que o escoamento da água utilizada para regar o plantio tem causando erosão na estrada próxima da horta, no Povoado do Curtume, neste Município.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_38_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_38_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Substituir as manilhas já existentes na cabeceira do lago localizado perto do “Bigode”, dono do “Topa Tudo”, do bairro Robert Kennedy, bem como na saída do lago de baixo, localizado perto da “quadra do Germano”, por manilhas mais grossas.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_39_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_39_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a diminuição da altura do quebra-molas localizado na Rua São Sebastião, próximo ao número 1219, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/indicacao_40_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/indicacao_40_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalação de caixas-d’água na parte mais alta do Bairro Retiro Colonial 2, para que possa atender os moradores e proprietários dos terrenos das Ruas Bela Vista e Rua Imperatriz, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_41_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_41_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Alterar o horário do ônibus escolar da linha Santa Teresinha/Escola Estadual, no turno da noite, de 17:20 para 18:00 assim como era nos anos anteriores.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_42_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_42_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implantar aula de natação para adultos, neste Município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_43_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_43_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Implementar novamente o Programa Educacional de Resistência às Drogas – PROERD em nossa Cidade.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/indicacao_44_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/indicacao_44_-_moises_.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor municipal folga no dia de seu aniversário, desde que não tenha, no último ano, faltas ou atrasos injustificados.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/indicacao_45_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/indicacao_45_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar fechaduras eletrônicas nas escolas do Município.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_46_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_46_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir novos livros para as bibliotecas de cada Escola do Município, bem como para a Biblioteca Pública Municipal Antônia Joaquina Ferreira Pena.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/indicacao_47_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/indicacao_47_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar gabinete odontológico nos PSFs (Programa de Saúde da Família) das Comunidades de Medeiros e Rio São João, ambos neste Município.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_48_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_48_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na Rua dos Expedicionários, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/indicacao_49_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/indicacao_49_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir uma Praça de Convivência próxima à Cachoeira do Chaves, neste Município.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_50_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_50_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar um playground, igual ao que se encontra na praça do Pio XII, na praça do Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_51_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_51_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Conceder uma gratificação para os funcionários públicos municipais da área da saúde, no importe de 10%, 15% ou 20%, ou um valor que caiba no orçamento do Município.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_52_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_52_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a instalação de braços de luminária nos postes que ainda não tem, localizados na Rua Lavras, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_53_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_53_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico nas Ruas Santa Terezinha, Santa Lúcia e São Sebastião, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_54_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_54_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção dos refletores da quadra sintética da praça do Bairro Pio XII, onde parte deles estão queimados.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_55_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_55_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção e melhorias na iluminação pública da praça de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_56_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_56_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico nas Ruas São Cristóvão, Santa Helena, Santa Cruz e São Geraldo, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_57_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_57_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com o Sest Senat.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/indicacao_58_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/indicacao_58_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir impressoras em braille, para as escolas que possui alunos com deficiência visual, em nosso Município.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_61_-_rose__.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_61_-_rose__.pdf</t>
   </si>
   <si>
     <t>Construir uma cobertura/telhado para todos os parquinhos presentes nos Centros Municipais de Educação Infantil – CEMEIs, em nosso Município.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/indicacao_62_-_rose__.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/indicacao_62_-_rose__.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um celular com WhatsApp para todas as recepções dos PSFs (Programa de Saúde da Família), de nosso Município.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_63_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_63_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Incorporar ao salário dos professores a Gratificação de Incentivo à Docência – GID.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_64_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_64_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar o Conselho Municipal de Direitos da Pessoa com Deficiência, juntamente com o Fundo Municipal dos Direitos da Pessoa com Deficiência, em nosso Município.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_65_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_65_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar o Serviço de Inspeção Municipal – S.I.M.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_67_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_67_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um PSF (Programa de Saúde da Família), na Cachaça Pendão, neste Município.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_68_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_68_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Participar do Consórcio Regional de Saneamento Básico – CONSANE.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_69_-_rose__.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_69_-_rose__.pdf</t>
   </si>
   <si>
     <t>Disponibilizar dois aparelhos celulares com WhatsApp, sendo um para a recepção do Centro de Especialidades e o outro para a Fisioterapia, neste Município.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_70_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_70_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar em nosso Município o “Programa Meu Primeiro Lote”.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_72_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_72_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Reabrir o Poliesportivo ao público, para a população utilizar as dependências do clube como lazer durante a semana e aos fins de semana, implementando o sistema de cota familiar.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_73_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_73_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Conceder um carro para a Zoonoses, a fim de atender as demandas da cidade.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_74_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_74_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à adequação da Lei Geral das Antenas LGA, do Governo Federal, em nosso Município, uma vez que para a instalação do sinal 5G, necessita de adequação na legislação do Município.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_75_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_75_-_adriana_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de o “caminhão de lixo” coletar o lixo na região da Fazenda das Perobas, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/indicacao_76_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/indicacao_76_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na Rua Santo Antônio e Rua Santa Cruz, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_77_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_77_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Realizar o tombamento do Cruzeiro do Córrego do Paiol, próximo ao Rio São João, e o tombamento do Cruzeiro da Santa Cruz, em Pedras, ambos neste Município.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_78_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_78_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na única estrada asfaltada na Comunidade de Pedras.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_79_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_79_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar câmeras de segurança em todas as quadras de futebol localizadas nas praças de nosso Município.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/indicacao_80_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/indicacao_80_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na única estrada asfaltada na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_81_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_81_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação ecológica na avenida principal do Recanto das Aldeias, no Distrito de Santa Terezinha, bem como na via principal, após assentamento dos “Sem Terra”, que dá acesso de Santa Terezinha até a divisa com a Comunidade do Viamão, ambos neste Município.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_82_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_82_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação ecológica na estrada principal da Comunidade de Medeiros até a Comunidade do Rio São João, passando pelo chacreamento Alfredo Campos, bem como na via principal da Comunidade de Pedras até a Comunidade do Rio São João, e na via principal da Comunidade do Rio São João até a Comunidade dos Chaves, ambos neste Município.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_83_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_83_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar bebedouros nas seguintes praças: Praça do Bairro Pio XII, Praça do Bairro São Francisco, Praça do Bairro de Pinheiros e Praça do Distrito de Santa Terezinha, praças essas que contêm quadras e/ou campo de futebol, estendendo o pedido, na oportunidade, para a Praça do Centro da cidade.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_84_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_84_-_delci_.pdf</t>
   </si>
   <si>
     <t>Adquirir um “Triturador de Galhos, Troncos e Folhas”, para nosso Município.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_85_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_85_-_antonio.pdf</t>
   </si>
   <si>
     <t>Instalação de uma rede de baixa tensão, a fim de que possa instalar braços de luminária nos postes que ainda não tem, localizados na Rua dos Colibris, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_86_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_86_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à implementação das seguintes Leis em nosso Município: Lei Federal nº 12.764/2012, que institui a Política Nacional de Proteção dos Direitos da Pessoa com Transtorno de Espectro Autista; Lei Federal nº 13.652/2018, que institui o Dia Nacional de Conscientização sobre o Autismo; Lei Estadual 22.419/2016, que institui a Semana Estadual de Conscientização sobre os Transtornos do Espectro do Autismo.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_87_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_87_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à implementação das seguintes Leis em nosso Município: Lei Federal nº 14.306/2022, que institui o Dia Nacional da Síndrome de Down; e Lei Estadual nº 20.742, que institui a Semana Estadual da Síndrome de Down.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_88_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_88_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica no beco localizado na Avenida Manoel Pinheiros Diniz, próximo ao Supermercado Colorado, no Bairro de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/indicacao_89_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/indicacao_89_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à implementação da seguinte Lei em nosso Município: Lei Estadual nº 23.852/2021, que institui a Semana Estadual de Prevenção e Combate à Depressão.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/indicacao_90_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/indicacao_90_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à implementação das seguintes Leis em nosso Município: Lei Federal nº 11.721/2008, que institui o Dia Nacional de Prevenção da Obesidade; e Lei Estadual nº 22.613/2017, que institui a Semana de Prevenção e Combate da Obesidade.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_91_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_91_-_antonio.pdf</t>
   </si>
   <si>
     <t>Remoção de um poste esticador de fios localizado na Rua José e Antônio de Queiroz, instalando um passeio da residência de número 23, no região do Corta-Rio, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_93_-_nelio_e_adriana.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_93_-_nelio_e_adriana.pdf</t>
   </si>
   <si>
     <t>Comprar aparelhos auditivos para as pessoas financeiramente carentes que tenham deficiência auditiva, sendo de conhecimento comum que o SUS (Sistema Único de Saúde) fornece, mas que a quantidade destinada para o nosso Município é insuficiente para atender a todos que necessitam do aparelho.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_94_-_rose__.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_94_-_rose__.pdf</t>
   </si>
   <si>
     <t>Criar o cargo de Professor Recuperador, cargo este que já existiu, mas que foi extinto pela Administração passada em razão da realização do concurso público para professores.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/indicacao_95_-_rose__.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/indicacao_95_-_rose__.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de iluminação pública no trevo da entrada da Comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_96_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_96_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir uma passarela no Córrego Retiro dos Pintos, na Comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_97_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_97_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construção de uma subprefeitura, e, ainda, estude a possibilidade de uma parceria com o Governo Estadual para a instalação de uma Unidade de Atendimento Integrado (UAI), no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_98_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_98_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de reabrirem a passagem do “Beco”, localizado entre a Rua Diamantina e a Rua Professora Maria Vilacinha de Andrade, o qual servia de passagem para a população, e, ainda, que proceda à pavimentação ou o calçamento do referido local, além da instalação de iluminação pública, no Bairro Planalto, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_99_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_99_-_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica no beco localizado na Rua Passatempo, no Bairro Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_100_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_100_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à recuperação do trecho da estrada que liga as mineradoras Minerita e ArcelorMittal, onde se encontra uma pequena vala que, em razão do grande número de veículos pesados que transitam pelo local, tende a aumentar de forma progressiva.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_101_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_101_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criar o Conselho Municipal dos Direitos da Mulher – CMDM, em nosso Município.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_102_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_102_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Extensão de rede de iluminação pública próximo à casa de número 1020, localizada no início da Rua Francisco Brandão, antes do “Bar do Agnaldo”, na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Henrique Samuel, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_103_-_wanderson_e_herique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_103_-_wanderson_e_herique_.pdf</t>
   </si>
   <si>
     <t>Proceda à adesão da Emenda Constitucional nº 120/2022, que institui o piso nacional dos agentes comunitários de saúde e de combate às endemias.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_104_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_104_-_antonio.pdf</t>
   </si>
   <si>
     <t>Construção de rede de esgoto, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_105_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_105_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar o cargo de Bibliotecário.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_106_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_106_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar o cargo “Técnico de Análises Clínicas”, em nosso Município.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_107_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_107_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Oferecer aulas de street dance (dança de rua) pela Secretaria de Cultura, de nossa cidade.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_108_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_108_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar um sistema de iluminação colorida, na fonte da praça da matriz, para campanhas como: Setembro Amarelo, Outubro Rosa, Novembro Azul, dentre outra campanhas, além de datas comemorativas, para que a fonte esteja com a cor da campanha ou do dia comemorativo, sendo uma forma de enfeitar a praça.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_109_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_109_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Promover uma campanha de doação de animais que estão na Zoonoses, no período da feira realizada na praça Antônio Quirino da Silva, Centro, neste Município.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_110_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_110_-_delci_.pdf</t>
   </si>
   <si>
     <t>Adote medidas a fim de evitar que os raios solares continuem incomodando os pacientes da fisioterapia de nosso Município.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_111_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_111_-_antonio.pdf</t>
   </si>
   <si>
     <t>Adquirir novas guaritas, tendo em vista que não possuem mais em estoque.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_112_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_112_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adote medidas para erradicar o mofo instalado no Centro Municipal de Educação Infantil (CEMEI) do Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_113_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_113_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar uma estrutura no Município denominada “Entrepostos de Ovos”, cuja estrutura tem o objetivo de dar suporte aos produtores da região para receber, higienizar, inspecionar, embalar e distribuir ovos para o mercado.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_114_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_114_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar uma lei regulamentando a agricultura urbana e periurbana, em nosso Município.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_115_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_115_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Alterar para os dias de sábado a realização da feira.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_116_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_116_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir ou ceder um local que contenha banheiros e um barzinho, onde as pessoas da terceira idade possam dançar forró com tranquilidade e segurança, pois atualmente o forró vem sendo realizado na casa paroquial de nosso Município.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_117_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_117_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Conceder transporte escolar para os alunos que fazem cursos na Rede de Ensino Genoma.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Rose Vitor Esteves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_118_-_adriana_e_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_118_-_adriana_e_rose_.pdf</t>
   </si>
   <si>
     <t>Transferir os alunos do Centro Municipal de Educação Infantil (CEMEI) de Santa Terezinha para a Escola Municipal Raimundo Benedito de Faria, também localizada em Santa Terezinha, sendo uma forma temporária de afastar os alunos e funcionários da presença do mofo encontrado na referida CEMEI, até que a nova CEMEI de Santa Terezinha seja construída.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_119_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_119_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua São Marcos, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_120_-_rose_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_120_-_rose_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar casinhas de cães comunitárias, seja por meios próprios ou por parcerias com ONGs, em nosso Município.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_121_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_121_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir uma abertura paralela para embarque e desembarque de passageiros no ponto de ônibus sentido Itaúna, semelhante a abertura do lado oposto, na entrada da Cidade.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_122_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_122_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Fazer uma parceria com o órgão competente, para a construção de uma pista de desaceleração em ambos os lados da rodovia MG-431, em frente ao trevo de Santa Terezinha, próximo ao parque de exposições, neste Município.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/indicacao_123_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/indicacao_123_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública, na Rua dos Girassóis, na Comunidade Quintas da Capela Nova, neste Município.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_124_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_124_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública na Rua F, próximo ao nº 275, Bairro Recanto da Aldeia, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_125_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_125_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Adquirir armários com aproximadamente 40 repartições com chaves para colocar no pátio dos motoristas, sendo necessário para guardarem seus objetos pessoais.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_126_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_126_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir uma rampa de salto para asa-delta na Pedra Grande, que é um símbolo e ponto turístico de nossa cidade, através de meios próprios ou de parceria público-privada, sendo um forma de atrair turistas e consequentemente mais renda ao nosso Município.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/indicacao_127_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/indicacao_127_-_antonio.pdf</t>
   </si>
   <si>
     <t>Construir boca-de-lobo e rede pluvial na estrada do cascalho, acima da ponte que foi construída pela ArcelorMittal, próximo a plantação de grama do “Paulo da Grama”, neste Município.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_128_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_128_-_antonio.pdf</t>
   </si>
   <si>
     <t>Trocar a ponte de madeira construída em 2017, por uma ponte com estrutura de aço ou concreto, entre as regiões do Cascalho e Curtume, neste Município.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_129_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_129_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “Olho Vivo” na Rua João Daniel de Paula com a Rua Marilia Libânia, no Bairro Retiro Colonial, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_130_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_130_-_delci_.pdf</t>
   </si>
   <si>
     <t>Proceda a substituição da placa que nomeia a Rua dos Lira, para a instalação de uma nova placa com a denominação Rua João Daniel de Paula, que é o nome correto da rua, no Bairro Retiro Colonial, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/indicacao_131_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/indicacao_131_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade da via pública próxima ao trevo de Pinheiros que dava acesso ao Bairro Retiro Colonial voltar a ser de mão dupla.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/indicacao_132_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/indicacao_132_-_delci_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública na Rua Santa Mônica, na entrada do Bairro Retiro Colonial, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_133_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_133_-_delci_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública, bem como a pavimentação asfáltica na Rua Santa Isabel, no Bairro Retiro Colonial, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_134_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_134_-_delci_.pdf</t>
   </si>
   <si>
     <t>Proceda a afixação de placas com os nomes das ruas e placas de sinalização de trânsito, no Bairro Retiro Colonial, região de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_135_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_135_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir uma rede fluvial e boca-de-lobo, na Rua Santa Mônica, próximo ao nº 374, no Bairro Retiro Colonial, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/indicacao_136_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/indicacao_136_-_antonio.pdf</t>
   </si>
   <si>
     <t>Reformar/revitalizar a estrutura da praça localizada na Rua São Luiz com a Rua Santa Lúcia, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/indicacao_137_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/indicacao_137_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública no retorno da Minerita, abrangendo as duas rotatórias, próximas ao Retiro Colonial, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/indicacao_138_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/indicacao_138_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “Olho Vivo” na Rua João Daniel de Paula com a Rua Marilia Libânia, no Bairro Capoeira de Dentro, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1532/indicacao_139_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1532/indicacao_139_-_delci_.pdf</t>
   </si>
   <si>
     <t>Proceda a substituição da placa que nomeia a Rua dos Lira, para a instalação de uma nova placa com a denominação Rua João Daniel de Paula, que é o nome correto da rua, no Bairro Capoeira de Dentro, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/indicacao_140_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/indicacao_140_-_antonio.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico em volta da Igreja Nossa Senhora do Rosário, na Rua Padre Eusébio, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_141_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_141_-_antonio.pdf</t>
   </si>
   <si>
     <t>Implantação de duas câmeras do sistema “Olho Vivo”, sendo a primeira na esquina da Avenida dos Pássaros e a segunda na esquina da Rua Alameda dos Cardeais, na Comunidade Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_142_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_142_-_antonio.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na via pública que sobe para o Cristo, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_143_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_143_-_delci_.pdf</t>
   </si>
   <si>
     <t>Contratar mais profissionais da área de fisioterapia, bem como de estagiários, tendo em vista o grande número de espera por atendimento devido à falta de profissionais.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_144_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_144_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar placas de “proibido som automotivo” nas ruas de nossa Cidade.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_145_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_145_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda o cumprimento da Lei Federal 13.722/2018 e da Lei Complementar Municipal 123/2018, que dispõe sobre o curso de primeiros socorros para o corpo docente e monitoras de creches, seja da rede pública ou rede privada, e que o referido curso seja disponibilizado para todos os funcionários da área da educação, e ainda que seja estudada a possibilidade de conceder o mencionado curso ao corpo docente da rede estadual de educação do nosso Município.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_146_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_146_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de diminuir a rotatória próxima a Igreja Nossa Senhora do Rosário, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/indicacao_147_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/indicacao_147_-_antonio.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública, bem como a pavimentação asfáltica na avenida Alameda das Rosas, na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_148_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_148_-_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda a pavimentação asfáltica na Rua das Violetas, na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_149_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_149_-_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda a pavimentação asfáltica na Rua das Hortência, na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_150_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_150_-_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda a pavimentação asfáltica na Rua das Palmas, na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_151_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_151_-_antonio.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública na nova via pública que inicia no final da Avenida Fernão Dias, próximo a Igreja Nossa Senhora do Rosário, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/indicacao_152_-_nelio_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/indicacao_152_-_nelio_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Nomear a Unidade de Pronto Atendimento – UPA, que será construída em nosso Município com o nome do Sr. Antônio Lázaro da Cruz.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_153_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_153_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de abastecimento de água tratada, no Bairro Fazenda das Canjicas, loteamento Recanto das Paineiras e no Distrito Industrial, sentido Distrito de Santa Terezinha, ambos neste Município.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_154_-_henrique_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_154_-_henrique_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Proceda à implementação da Lei Federal nº 14.434, de 4 de agosto de 2022, que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_155_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_155_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “Olho Vivo”, no encontro das Rua São Carlos e Rua São Caetano, no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/indicacao_156_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/indicacao_156_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de adquirir novos aparelhos e materiais de fisioterapia para o Centro de Fisioterapia de nosso Município.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/indicacao_157_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/indicacao_157_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Incluir no curso de gestante, um curso específico de amamentação em todos os PSFs do Município.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/indicacao_158_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/indicacao_158_-_antonio.pdf</t>
   </si>
   <si>
     <t>Adquirir mais cadeiras de rodas, de diferentes tamanhos, para que possam ser emprestadas aos munícipes que necessitarem.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/indicacao_159_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/indicacao_159_-_antonio.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de transformar a passagem, localizada na saída de Itatiaiuçu, passando pelo Serrado Grande até encontrar a estrada que dá acesso ao Curtume e Pinheiros, em uma via pública, encurtando caminho entre as referidas regiões.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/indicacao_160_-_adriana_e_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/indicacao_160_-_adriana_e_rose_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de conceder adicional de insalubridade às faxineiras escolares efetivas.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_161_-_adriana_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_161_-_adriana_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Conceder curso de primeiros socorros para todos os funcionários da área da saúde.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_162_-_adriana_e_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_162_-_adriana_e_rose_.pdf</t>
   </si>
   <si>
     <t>Conceder gratificação para as monitoras de creches, monitoras do transporte escolar e técnicas em educação, assim como os professores de nosso Município recebem.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_163_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_163_-_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda a pavimentação asfáltica na Rua Santa Inês, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_164_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_164_-_antonio.pdf</t>
   </si>
   <si>
     <t>Instalar uma placa de identificação no local onde é realizada a Fisioterapia em nosso Município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_165_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_165_-_delci_.pdf</t>
   </si>
   <si>
     <t>Adquirir um palco/palanque para futuros eventos na cidade, seja de organização da prefeitura ou de terceiros, facilitando, assim, a realização de eventos com maior eficiência.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_166_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_166_-_rose_.pdf</t>
   </si>
   <si>
     <t>Construir uma nova estrutura para Associação Beneficente Recebendo e Amparando Crianças em Itatiaiuçu – ABRACI, visando melhorar as condições físicas do espaço, para melhor atender as crianças.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/indicacao_167_-_rose_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/indicacao_167_-_rose_.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com o Poder Judiciário para a implementação da ‘Justiça Itinerante’ em nossa cidade.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/indicacao_169_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/indicacao_169_-_delci_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de restringir, por meio de placa de sinalização, o uso do estacionamento do Programa de Saúde da Família do Distrito de Santa Terezinha apenas aos funcionários do PSF, ou que seja instalado um portão para que as vagas lhes sejam garantidas.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/indicacao_170_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/indicacao_170_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um veículo para buscar as crianças da Comunidade de Pedras e levá-las até a creche do Distrito de Santa Terezinha, nesse Município.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Henrique Samuel, Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/indicacao_171_-_henrique_e_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/indicacao_171_-_henrique_e_nelio_.pdf</t>
   </si>
   <si>
     <t>Conceder transporte intermunicipal gratuito para as cidades limítrofes de nosso Município.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/indicacao_172_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/indicacao_172_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Transformar o canteiro lateral do PSF, localizado na Rua São Gerando com Rua Santa Cruz, no Bairro Robert Kennedy, em um estacionamento.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/indicacao_173_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/indicacao_173_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Entrar em contato com o time de futebol “Cruzeiro Esporte Clube”, a fim de que o caminhão/carreta oficial do clube possa passar por nossa cidade.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/indicacao_174_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/indicacao_174_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de transferir a competência e administração do “Sistema Olho Vivo”, para a Guarda Municipal de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/indicacao_177_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/indicacao_177_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar novos aparelhos de ginástica na praça do Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/indicacao_178_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/indicacao_178_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de parceria através de convênio com o projeto alazão, onde realizam o acolhimento de animais de grande porte como equinos, muares e bovinos que porventura tenham sido abandonados e/ou estejam doentes, para que possam ser cuidados até a localização de seus donos e, em caso de abandono, quando for possível comprovar a autoria e a tipicidade do fato, que os responsáveis sejam punidos.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_179_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_179_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública, bem como proceda à pavimentação asfáltica com asfalto ecológico ou asfalto comum, na estrada do “Caju”, neste Município.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/indicacao_180_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/indicacao_180_-_antonio.pdf</t>
   </si>
   <si>
     <t>Construir uma rede pluvial, juntamente com bocas-de-lobo, na Rua Quinze de Novembro, Centro, neste Município.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_181_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_181_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica na subida do “Morro do Mandembo”, divisa com Rio Manso.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_182_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_182_-_antonio.pdf</t>
   </si>
   <si>
     <t>Instalar tachões transversalmente ou sonorizadores, como redutor de velocidade, próximo ao “pare” obrigatório, na subida de acesso à Rua São Sebastião, paralela à MG – 431, perto da loja de materiais de construção INOVERDE, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_183_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_183_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um local apropriado onde os praticantes e aqueles que desejam iniciar a prática das modalidades freestyle motocross e BMX Freestyle, possam executá-las em um local adequado e seguro.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/indicacao_184_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/indicacao_184_-_delci_.pdf</t>
   </si>
   <si>
     <t>Criar o projeto “Prefeitura Móvel” em nossa cidade.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/indicacao_185_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/indicacao_185_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Reformar/revitalizar a estrutura da praça localizada na Rua Santo Antônio com a Rua Santana, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/indicacao_186_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/indicacao_186_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir um playground na praça da Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_187_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_187_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Jogar cascalho e compactá-lo nas estradas da Comunidade de Pedras, especialmente na estrada de acesso que desce do “Depósito Resende” e dá a volta até a escola, sendo esse o trajeto do ônibus escolar, e esse trajeto possui descidas e subidas significativamente inclinadas.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_188_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_188_-_antonio.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na nova via pública que inicia no final da Avenida Fernão Dias, próximo à Igreja Nossa Senhora do Rosário, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_189_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_189_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de, juntamente com a empresa terceirizada Prestar, conceder adicional de insalubridade às cantineiras/cozinheiras efetivas e terceirizadas de nosso Município.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/indicacao_191_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/indicacao_191_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade da municipalização do trânsito da cidade.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/indicacao_192_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/indicacao_192_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de disponibilizar curso de primeiros socorros à Guarda Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/indicacao_193_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/indicacao_193_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de criação de uma praça com o monumento de uma Bíblia, em nossa cidade.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_194_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_194_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica ou instalar bloquetes, além de solicitar à CEMIG – Companhia Energética de Minas Gerais, a extensão da rede de iluminação pública na Rua João Nicanor Simões, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_195_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_195_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de deixar disponível uma cadeira de rodas para a Capela do Velório Municipal.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/indicacao_196_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/indicacao_196_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um veículo para buscar as crianças do Povoado do Curtume e levá-las até a creche do Bairro São Francisco, nesse Município.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/indicacao_197_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/indicacao_197_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à manutenção dos ônibus que transportam os alunos da Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_198_-_wanderson_e_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_198_-_wanderson_e_nelio_.pdf</t>
   </si>
   <si>
     <t>Criar o "Bolsa Trabalho" para os jovens em seu primeiro emprego, em nosso Município.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_199_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_199_-_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda à extensão da rede de esgoto localizada na Rua Araguari, Rua Belo Horizonte, Rua Alameda dos Rouxinois, Rua dos Colibris e Rua Alameda dos Bem-te-vis, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_200_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_200_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar rede WI-FI gratuitamente em todos os prédios públicos destinados às áreas da saúde.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_201_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_201_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Supervisione todos os extintores das escolas municipais, uma vez que foi identificado um extintor vazio na escola do Distrito de Santa Terezinha, no dia 02 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_202_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_202_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Solicite à CEMIG – Companhia Energética de Minas Gerais, a instalação de um braço de luminária no poste que ainda não possui, localizado na via pública próximo ao Cruzeiro, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_203_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_203_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma rede pluvial e rede de esgoto nas seguintes ruas: Rua das Violetas, Rua das Hortências, Rua das Palmas e Avenida Alameda das Rosas, na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_204_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_204_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Solicitar junto à ANATEL – Agência Nacional de Telecomunicações, a possibilidade de melhorar a torre repetidora de telefonia móvel, na Comunidade de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_205_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_205_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica nas estradas adjacentes da estrada principal da Comunidade de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_206_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_206_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Aumentar o número de dentistas para atender no PSF (Programa de Saúde da Família) do Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/indicacao_207_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/indicacao_207_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de passeios/meios-fios nas ruas dos Bairros Pio XII e Cayo Gregory, sendo essa uma obra iniciada na administração passada, onde não houve o término do serviço.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_208_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_208_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Adquirir e doar caixas d’água para aumentar os reservatórios das casas localizadas nos bairros onde constantemente têm problemas com falta de água no Município.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_209_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_209_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda à limpeza e notificação do proprietário de um terreno localizado em frente à praça do Bairro São Francisco, onde se encontra um grande acúmulo de lixo.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_210_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_210_-_henrique.pdf</t>
   </si>
   <si>
     <t>Reformar a cerca de proteção em torno da quadra localizada na praça do São Francisco, além de instalar novas redes nos gols da referida quadra.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_211_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_211_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de o “caminhão de lixo” coletar o lixo no novo bairro do Mirante, atrás do cemitério, neste Município.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/indicacao_212_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/indicacao_212_-_delci_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar cadeiras/assento adequado, para as pessoas com deficiência, nos próximos eventos no Município.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_213_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_213_-_delci_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de melhorar a forma de credenciamento dos vereadores e da população de modo geral, que poderão ter acesso aos artistas ou bastidores, nos eventos de realização da prefeitura em nosso Município.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_214_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_214_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Programa de saúde bocal "Dentista na Escola".</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_215_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_215_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda ao recapeamento asfáltico da estrada que liga as mineradoras Minerita e ArcelorMittal, neste Município.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_216_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_216_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica na entrada do “Corta-Rio”, em Pinheiros.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/indicacao_217_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/indicacao_217_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Fazer uma parceria com o órgão competente da MG-431, para ampliar o acostamento na margem próxima à entrada do parque de exposição, facilitando a conversão de veículos nessa região.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/indicacao_218_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/indicacao_218_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Nomear algum prédio público com o nome do ex-vereador Éden Eustáquio Moreira, que também era conhecido como Edinho Despachante, que faleceu em outubro de 2021, sendo uma forma de prestar uma homenagem.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_219_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_219_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Nomear algum prédio público com o nome da ex-vereadora Rose Vitor Esteves, que faleceu em outubro de 2022, sendo uma forma de prestar homenagem.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_220_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_220_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Destinar um local para embarque e desembarque de passageiros que utilizarem táxi ou uber, quando houver eventos no parque de exposições, sendo uma forma de facilitar o trânsito na localidade.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Roberto da Nazarina</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_221_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_221_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade economicamente mais viável, seja na forma de manutenção, aluguel ou aquisição de um novo caminhão limpa-fossa, tendo em vista que o que se encontra à disposição do Município não está funcionando.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_222_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_222_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adote as providências necessárias para evitar o acúmulo de barro na estrada que dá acesso a Estância Lagoa das Flores, principalmente no trecho da ponte, região de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/indicacao_223_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/indicacao_223_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Instalar uma grade de proteção de aproximadamente 1,1m ou 1,2 m, no pequeno muro que divide o local onde se encontram os bancos e mesas, da parte de baixo da praça, pois entre essas partes há uma diferença de altura bastante acentuada, ficando o referido muro de frente para a Rua São João, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_224_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_224_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adote providências para evitar que a lagoa localizada no Chacreamento Cachaça Pendão transborde, e, com isso, alague a estrada próxima da lagoa, o que interromperia o trânsito na referida via; indicar, ainda, a possibilidade de construção de um calçamento/pavimentação, ou que seja espalhado cascalho, na mencionada via.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_225_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_225_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir uma rede pluvial na Rua das Orquídeas popularmente conhecida como Rua Januário, na região de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Felps</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_226_-_felipe_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_226_-_felipe_.pdf</t>
   </si>
   <si>
     <t>Aumentar o número de dentistas para atender no PSF (Programa de Saúde da Família) do Bairro São Francisco.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_227_-_felipe_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_227_-_felipe_.pdf</t>
   </si>
   <si>
     <t>Contratar um médico otorrinolaringologista para o Centro de Especialidades Médicas deste Município.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_228_-_felipe_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_228_-_felipe_.pdf</t>
   </si>
   <si>
     <t>Ampliar ou ajustar o horário de circulação do transporte coletivo gratuito nos seguintes trajetos: Centro/Santa Terezinha/Pinheiros, com um horário de circulação entre 9h às 10h e acrescentar um ônibus direto, no trajeto Centro/Santa Terezinha/Pedras, facilitando, com isso, o deslocamento da população nessas regiões.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_229_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_229_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Criar uma carteira ou um crachá de identificação profissional para os fiscais da prefeitura.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/indicacao_230_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/indicacao_230_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir quadras de areia nas praças do Município, sendo uma forma de ampliar a prática esportiva de nossa população.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_231_-_felipe_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_231_-_felipe_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar o transporte público gratuito, de forma excepcional, em todos os finais de semana do mês de dezembro.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/indicacao_232_-_felipe_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/indicacao_232_-_felipe_.pdf</t>
   </si>
   <si>
     <t>Fechar o estacionamento de 45º graus, localizado na praça Antônio Quirino da Silva, a partir das 19h00min., local este onde se encontram os guarda-chuvas com leds da decoração de Natal, sendo uma forma de evitar que carros fiquem estacionados no local, atrapalhando a população tirar fotos e admirar os enfeites.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3117,67 +3117,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_02_-_delci_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_03_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_04_-_adriana_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_05_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_06_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_07_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/indicacao_08_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/indicacao_09_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_10_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_11_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_12_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_13_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_14_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_15_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_16_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_17_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_18_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_19_-_antonio_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_20_-_henrique_vinicius_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_21_-_henrique_e_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_22_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_23_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_24_-_vinicius_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_25_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_26_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_27_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/indicacao_28_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/indicacao_29_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_30_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_31_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_32_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_33_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_34_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_35_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_36_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_37_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_38_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_39_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/indicacao_40_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_41_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_42_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_43_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/indicacao_44_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/indicacao_45_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_46_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/indicacao_47_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_48_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/indicacao_49_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_50_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_51_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_52_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_53_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_54_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_55_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_56_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_57_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/indicacao_58_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_61_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/indicacao_62_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_63_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_64_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_65_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_67_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_68_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_69_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_70_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_72_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_73_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_74_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_75_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/indicacao_76_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_77_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_78_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_79_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/indicacao_80_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_81_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_82_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_83_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_84_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_85_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_86_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_87_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_88_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/indicacao_89_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/indicacao_90_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_91_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_93_-_nelio_e_adriana.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_94_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/indicacao_95_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_96_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_97_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_98_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_99_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_100_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_101_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_102_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_103_-_wanderson_e_herique_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_104_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_105_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_106_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_107_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_108_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_109_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_110_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_111_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_112_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_113_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_114_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_115_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_116_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_117_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_118_-_adriana_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_119_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_120_-_rose_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_121_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_122_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/indicacao_123_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_124_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_125_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_126_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/indicacao_127_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_128_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_129_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_130_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/indicacao_131_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/indicacao_132_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_133_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_134_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_135_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/indicacao_136_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/indicacao_137_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/indicacao_138_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1532/indicacao_139_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/indicacao_140_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_141_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_142_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_143_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_144_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_145_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_146_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/indicacao_147_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_148_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_149_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_150_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_151_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/indicacao_152_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_153_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_154_-_henrique_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_155_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/indicacao_156_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/indicacao_157_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/indicacao_158_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/indicacao_159_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/indicacao_160_-_adriana_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_161_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_162_-_adriana_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_163_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_164_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_165_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_166_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/indicacao_167_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/indicacao_169_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/indicacao_170_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/indicacao_171_-_henrique_e_nelio_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/indicacao_172_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/indicacao_173_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/indicacao_174_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/indicacao_177_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/indicacao_178_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_179_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/indicacao_180_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_181_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_182_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_183_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/indicacao_184_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/indicacao_185_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/indicacao_186_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_187_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_188_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_189_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/indicacao_191_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/indicacao_192_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/indicacao_193_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_194_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_195_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/indicacao_196_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/indicacao_197_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_198_-_wanderson_e_nelio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_199_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_200_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_201_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_202_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_203_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_204_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_205_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_206_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/indicacao_207_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_208_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_209_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_210_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_211_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/indicacao_212_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_213_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_214_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_215_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_216_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/indicacao_217_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/indicacao_218_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_219_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_220_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_221_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_222_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/indicacao_223_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_224_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_225_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_226_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_227_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_228_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_229_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/indicacao_230_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_231_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/indicacao_232_-_felipe_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_02_-_delci_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_03_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_04_-_adriana_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_05_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_06_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/indicacao_07_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/indicacao_08_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/indicacao_09_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/indicacao_10_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/indicacao_11_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_12_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_13_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_14_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_15_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_16_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_17_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_18_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/indicacao_19_-_antonio_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_20_-_henrique_vinicius_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_21_-_henrique_e_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_22_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/indicacao_23_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_24_-_vinicius_e_henrique_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_25_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_26_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/indicacao_27_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/indicacao_28_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/indicacao_29_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_30_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_31_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/indicacao_32_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_33_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_34_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/indicacao_35_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_36_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_37_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_38_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/indicacao_39_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/indicacao_40_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_41_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_42_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/indicacao_43_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/indicacao_44_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/indicacao_45_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_46_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/indicacao_47_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_48_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/indicacao_49_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_50_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_51_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_52_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_53_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_54_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/indicacao_55_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/indicacao_56_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/indicacao_57_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/indicacao_58_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_61_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/indicacao_62_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/indicacao_63_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_64_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/indicacao_65_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/indicacao_67_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_68_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/indicacao_69_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_70_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/indicacao_72_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/indicacao_73_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_74_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_75_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/indicacao_76_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_77_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_78_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_79_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/indicacao_80_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/indicacao_81_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/indicacao_82_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/indicacao_83_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_84_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_85_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_86_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_87_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_88_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/indicacao_89_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/indicacao_90_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_91_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/indicacao_93_-_nelio_e_adriana.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/indicacao_94_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/indicacao_95_-_rose__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/indicacao_96_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_97_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/indicacao_98_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/indicacao_99_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_100_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/indicacao_101_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/indicacao_102_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/indicacao_103_-_wanderson_e_herique_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/indicacao_104_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_105_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_106_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_107_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_108_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_109_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/indicacao_110_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/indicacao_111_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/indicacao_112_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/indicacao_113_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/indicacao_114_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/indicacao_115_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/indicacao_116_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/indicacao_117_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/indicacao_118_-_adriana_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_119_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_120_-_rose_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/indicacao_121_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/indicacao_122_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/indicacao_123_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_124_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_125_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1519/indicacao_126_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/indicacao_127_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/indicacao_128_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_129_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_130_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/indicacao_131_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/indicacao_132_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_133_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_134_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_135_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/indicacao_136_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/indicacao_137_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/indicacao_138_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1532/indicacao_139_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/indicacao_140_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_141_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_142_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_143_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/indicacao_144_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_145_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1539/indicacao_146_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/indicacao_147_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/indicacao_148_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/indicacao_149_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_150_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_151_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/indicacao_152_-_nelio_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_153_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_154_-_henrique_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_155_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/indicacao_156_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/indicacao_157_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/indicacao_158_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/indicacao_159_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/indicacao_160_-_adriana_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/indicacao_161_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/indicacao_162_-_adriana_e_rose_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/indicacao_163_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/indicacao_164_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/indicacao_165_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/indicacao_166_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/indicacao_167_-_rose_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/indicacao_169_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/indicacao_170_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/indicacao_171_-_henrique_e_nelio_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/indicacao_172_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/indicacao_173_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/indicacao_174_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/indicacao_177_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/indicacao_178_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/indicacao_179_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/indicacao_180_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_181_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_182_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_183_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/indicacao_184_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/indicacao_185_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/indicacao_186_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_187_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_188_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_189_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/indicacao_191_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/indicacao_192_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/indicacao_193_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/indicacao_194_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/indicacao_195_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/indicacao_196_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/indicacao_197_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/indicacao_198_-_wanderson_e_nelio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/indicacao_199_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_200_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_201_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_202_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_203_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_204_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_205_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_206_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/indicacao_207_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/indicacao_208_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_209_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_210_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_211_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/indicacao_212_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_213_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/indicacao_214_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_215_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/indicacao_216_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/indicacao_217_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/indicacao_218_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_219_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_220_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_221_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_222_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/indicacao_223_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_224_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_225_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_226_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_227_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_228_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_229_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/indicacao_230_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/indicacao_231_-_felipe_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/indicacao_232_-_felipe_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>