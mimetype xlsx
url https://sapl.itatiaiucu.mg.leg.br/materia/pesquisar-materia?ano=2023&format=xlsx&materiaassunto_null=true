--- v0 (2026-02-06)
+++ v1 (2026-06-21)
@@ -54,4395 +54,4395 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roberto da Nazarina</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_01_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_01_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Instalar uma academia ao ar livre, na Rua João da Cruz de Sousa (rua sem saída), no Bairro Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_02_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_02_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Instalar um placar eletrônico no Estádio Municipal Marolão, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio Zito</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_03_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_03_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública nas Ruas Uberaba e Caxambu, nos bairros Parque dos Coqueiros e Parque do Itatiaia, neste Município. Solicito, ainda, que o setor competente proceda à pavimentação asfáltica na localidade.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_04_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_04_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de um braço de luminária em um poste localizado na Avenida São João Del Rei, próximo ao número 51, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_05_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_05_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Fornecer um ambiente com uma cruz firmada em uma base, onde as pessoas possam realizar suas orações, bem como depositar flores e velas, em razão do falecimento de entes queridos, no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_06_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_06_-_moises_.pdf</t>
   </si>
   <si>
     <t>Incluir os alunos residentes nos povoados que não têm CEMEI’s próprias, ofertas e preferência de vagas na CEMEI mais próxima ou mais conveniente ao aluno. Ainda, que seja solicitado um estudo, no sentido de modificar a normativa da Secretaria de Educação, a fim de trazer iguais oportunidades aos alunos e crianças das zonas rurais.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_07_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_07_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à afixação de placas com os nomes das ruas e placas de sinalização de trânsito no Povoado do Morro do Pião, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_08_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_08_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma canaleta no lado esquerdo da ponte do Rio Veloso, no sentido Pio XII-Itaúna.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_09_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_09_-_antonio.pdf</t>
   </si>
   <si>
     <t>Adquirir lavadoras de alta pressão para as escolas, PSF’s e policlínica de nosso Município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_10_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_10_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede de abastecimento de água tratada, no Povoado do Morro do Peão, região do Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_11_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_11_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar ou fazer uma parceria com algum centro de ensino que ofereça cursos pré-vestibular e preparatórios para o ingresso no ensino superior, podendo ser utilizado o prédio da escola do Bairro Robert Kennedy, no turno da noite.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_12_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_12_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fechar a rua localizada no centro da Praça Antônio Quirino da Silva, conhecida como “Rua do Táxi”, e no lugar construir a feira livre no formato de quiosque, trazendo mais conforto aos feirantes - podendo estes abrir os quiosques nos dias de semana, se for permitido.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_13_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_13_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar um ponto de atendimento do Centro de Referência de Assistência Social – CRAS, no Distrito de Santa Terezinha e em Pinheiros.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_14_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_14_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Incluir o estilo musical Rock, nos eventos da cidade, trazendo um cover ou banda de rock.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_15_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_15_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Alterar para mão única o tráfego na Rua 7 de Setembro, no Centro, neste Município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_16_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_16_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Distribuir uniformes (camisa e calça) para os profissionais da zoonoses e para os agentes de saúde de nosso Município.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_17_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_17_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir uma praça com iluminação no lote vago localizado próximo à ponte da Várzea, no Centro, neste Município.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_18_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_18_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Oferecer curso de capacitação para os profissionais da área de educação de nosso Município quanto ao ensino da Língua Brasileira de Sinais (LIBRAS).</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_19_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_19_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda a fixação de placa de identificação da Rua Alameda dos Tucanos, no Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_20_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_20_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste de iluminação pública na esquina da Rua Belo Horizonte com Rua Lavras, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_21_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_21_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma rampa para cadeirantes na entrada da fisioterapia municipal, além de tornar a área frontal do mencionado prédio em uso exclusivo para embarque e desembarque de pacientes.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_22_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_22_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar ventiladores nas salas de aula da Escola Municipal Raimundo Benedito de Faria, no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_23_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_23_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir uma rampa de acesso próximo a quadra da Escola Municipal José Antônio Ferreira, para embarque e desembarque de alunos, na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_24_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_24_-_delci_.pdf</t>
   </si>
   <si>
     <t>Reformar/revitalizar a estrutura da praça localizada próximo a Escola Municipal José Antônio Ferreira, em Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_25_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_25_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Proceda ao recapeamento asfáltico na área industrial até o Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_26_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_26_-_delci_.pdf</t>
   </si>
   <si>
     <t>Converter o trecho da Rua Lagoa das Flores, que atualmente é de sentido único, passando a ser sentido duplo, trecho este próximo do “Restaurante Pastelão”, em Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_27_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_27_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir novos aparelhos de televisão para as salas de aulas das CEMEI’s e das escolas municipais que necessitam de mídia.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_28_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_28_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implantar nas escolas municipais uma caixa para denúncias anônimas, de forma a conter o bullying e/ou qualquer forma de preconceito.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_29_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_29_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar o concurso de gibis, a ser promovido pela Secretaria Municipal de Educação em todas as escolas do Município, dividido em séries.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_30_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_30_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir rampa de acessibilidade nas calçadas próximas aos comércios, na região central de nosso Município.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_31_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_31_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Aumentar o atendimento psicológico e psiquiátrico nos PSF’s e no Centro de Especialidade, em nosso Município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_32_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_32_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica ou instalar bloquetes para um melhor calçamento na via que dá acesso à região do Baú, neste Município.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_33_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_33_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica ou instalar bloquetes para um melhor calçamento na via próxima à empresa Itahâtâ, nesse Município.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_34_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_34_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica ou instalar bloquetes para um melhor calçamento na Rua Juscelino Kubitschek, em Pinheiros, nesse Município.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_35_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_35_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Criar duas vagas para embarque e desembarque na entrada da Policlínica municipal, para pacientes.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Adriana Maria Camargos</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_36_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_36_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de o caminhão de lixo fazer a coleta em todas as ruas da Comunidade Quintas do Itatiaia.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_37_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_37_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de lembrar os pacientes das datas e horários das consultas e exames agendados, por meio de ligação ou mensagem via WhatsApp.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_38_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_38_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Conceder/presentear os doadores de sangue do Município com o “KIT Gratidão”.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_39_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_39_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Comprar 5 (cinco) tendas 10x10 para utilizar em eventos realizados no Município, não sendo mais necessário o aluguel.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_40_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_40_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Trocar o padrão de energia e a fiação da Quadra Poliesportiva de Pedras, a fim de modernizar o sistema de energia do local.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_41_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_41_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Descentralizar o atendimento da fisioterapia local para todos os PSF’s do Município.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_42_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_42_-_delci_.pdf</t>
   </si>
   <si>
     <t>Modernizar a iluminação do Estádio Municipal “Nelson Pinto da Silva Filho”.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_43_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_43_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adquirir uma maquina de xerox para o Centro de Especialidades de nosso Município, para que possam ser tiradas cópias de documentos e receitas caso seja necessário para a marcação de consultas e exames.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_44_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_44_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir locais com recipientes para água e ração em todas a praças do Município, e que esses locais sejam abastecidos pela Prefeitura através da Zoonoses.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_45_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_45_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Celebrar Acordo de Cooperação Técnica com o Centro Federal de Educação Tecnológica de Minas Gerais- CEFET/MG, para criação de um Centro de Educação Tecnológica-CET em Itatiaiuçu.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_46_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_46_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adquirir um novo ônibus ou disponibilizar algum da atual frota, que tenha elevador, para que possa ser usado no transporte dos alunos/pacientes da Associação de Pais e Amigos dos Excepcionais – APAE.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_47_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_47_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir divisórias de drywall ou PVC, no Centro de Fisioterapia de nosso Município.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_48_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_48_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criar um programa chamado “Bolsa Atleta”.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_49_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_49_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Fazer um cercamento com estacas e arames nas margens das estradas públicas rurais, com o objetivo de evitar que gado e outros animais de grande porte fiquem andando nas vias e trazendo riscos às pessoas que transitam por elas.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_50_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_50_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmara do sistema “Olho Vivo” na praça em frente ao campo de futebol do Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_51_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_51_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implementar atividades físicas, a exemplo de aulas de futebol e vôlei, para a Comunidade de Pedras e para o Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_52_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_52_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Proceda a manutenção do meio-fio, bem como que seja construída uma rede pluvial, juntamente com bocas-de-lobo, na Rua Álvares Cabral, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_53_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_53_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implantar aulas de Futevôlei no Poliesportivo.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_54_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_54_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Padronização das calçadas da Praça Antônio Quirino da Silva, Rua 1º de Maio, Rua São Sebastião, bem como todas as ruas do centro de nossa cidade.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_55_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_55_-_delci_.pdf</t>
   </si>
   <si>
     <t>Proceda ao recapeamento asfáltico da Rua José Geraldo de Resende, no Centro, neste Município.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_56_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_56_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica das seguintes ruas: Rua das Gardênias, Rua das Tulipas, Rua das Margaridas, Ruas das Orquídeas, Rua dos Girassóis, Rua Alameda das Rosas, todas na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_57_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_57_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma boca-de-lobo próximo ao número 959, na Rua Levi Nogueira, esquina com Rua Otávio Antunes Moreira, no Centro, neste Município.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_58_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_58_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implementar atendimento fisioterápico nas residências dos pacientes.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_59_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_59_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica ou instalar bloquetes para um melhor calçamento na bifurcação próxima a subida do PSF, bem como da lagoa, na Comunidade de Medeiros, neste Município.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_60_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_60_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Promover palestras que instruam os alunos sobre medidas a serem tomadas em caso de urgência.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_61_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_61_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de junto à empresa Viação Itaúna, mudar para outro local o ponto de ônibus localizado na Rua Hum, próximo à Escola Municipal Dona Balbina Antunes Penido, no bairro Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_62_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_62_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamentos detectores de metais, portas-giratórias e interfones nas unidades escolares da rede municipal de Itatiaiuçu e demais prédios públicos e dá outras providências.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_63_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_63_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de contratar mais médicos ginecologistas para atendimento no Centro de Especialidades do Município.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_64_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_64_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar o transporte escolar para buscar os alunos que saem da CEMEI do bairro São Francisco no horário das 11h30min.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_65_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_65_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizarem mutirões de limpeza nos bairros do Município, com datas preestabelecidas, dando oportunidade para os moradores se desfazerem de objetos de difícil descarte.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_66_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_66_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de reformar ou comprar novos armários de arquivos para o PSF do Bairro Robert Kennedy, além de uma possível ampliação dos arquivos.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_67_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_67_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica na Rua dos Lira, na Comunidade Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_68_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_68_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Substituir o atual calçamento da pista de caminhada localizada na avenida Fernão Dias, por bloquetes.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_69_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_69_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar bloquetes na via pública com início próximo à casa do “Nazinho”, até a rotatória do “Valdir”, na Comunidade do Morro do Pião, neste Município.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_70_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_70_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar transporte aos munícipes que irão prestar o vestibular para ingresso na Universidade de Itaúna.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_71_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_71_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de ampliar a rede pluvial, além de construir mais bocas-de-lobo na Rua Alamedas dos Pintassilgos e na Rua Alamedas dos Sabiás, na Comunidade Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_72_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_72_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar transporte escolar para buscar as crianças das Comunidades do Parque do Lago, Parque dos Coqueiros, Quintas do Itatiaia e Samambaia, bem como levá-las até as respectivas CEMEI’s, nesse Município.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_73_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_73_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Instalação de 03 (três) postes de iluminação pública na Rua Osvaldo Alves Pedrosa, no centro nesta cidade.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_74_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_74_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir 2 (dois) mata-burros, sendo o primeiro na saída da Comunidade de Medeiros sentido Comunidade do Rio São João, e o segundo na Comunidade do Rio São João, próximo ao terreno do “Ricarte”.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_75_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_75_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça de lazer, com academia ao ar livre e playground na comunidade Morro do Pião, próxima a igreja, no distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_76_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_76_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de fossas sépticas, para tratamento primário de esgoto doméstico das residências em zonas urbanas e rurais.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_77_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_77_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer um espaço para lazer com campinho e academia ao ar livre na área institucional localizada nas casinhas populares do Bairro São Francisco nesta cidade.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_78_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_78_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar 1 braço com luminária de LED no poste localizado na Rua São Marcos, próximo ao número 103 no Centro de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_79_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_79_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir o Kit Transitolândia Móvel para as CEMEIS e Escolas deste município.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_80_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_80_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Providenciar um canal de atendimento “Disque-dengue”.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_81_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_81_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista, para a pratica de caminhada e corrida na rua São Sebastião, com início no bairro Robert Kennedy, até o bairro Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_82_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_82_-_moises_.pdf</t>
   </si>
   <si>
     <t>Contratar um médico pediatra para Policlínica Municipal.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_83_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_83_-_moises_.pdf</t>
   </si>
   <si>
     <t>Que seja firmado um convênio com o ICISMEP para ampliar os exames ultrassonografia.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_84_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_84_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Colocação de sinalização com faixa e placa de “proibido estacionar” em um dos lados da rua Santana, no bairro Robert Kennedy, e ainda que seja realizado um estudo de viabilidade para tornar a rua Santa Cruz ou a rua Santana em mão única, e/ou melhorias no transito local.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_85_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_85_-_moises_.pdf</t>
   </si>
   <si>
     <t>Contratação de Professores de informática para as escolas e creches municipais de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_86_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_86_-_moises_.pdf</t>
   </si>
   <si>
     <t>Contração de Auxiliares de Biblioteca para todas as escolas e creches municipais.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_87_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_87_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luminária nos postes que ainda não tem, localizados ao longo da Avenida Samambaia, que passa pelas Comunidades Quintas do Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_88_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_88_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar psicólogo para o Conselho Tutelar do Município.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_89_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_89_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na Rua Alameda dos Bem-te-vis, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_90_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_90_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir um poço artesiano na Comunidade do Samambaia, neste Município.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_91_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_91_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Contratar médicos pediatras e ginecologistas para os PSF’s de nosso Município.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_92_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_92_-_moises_.pdf</t>
   </si>
   <si>
     <t>Atualização da Relação Municipal de Medicamentos Essenciais, distribuídos na Farmácia Municipal de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_93_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_93_-_delci_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de construir vestiários, próximo a piscina aquecida do Poliesportivo de nossa Cidade.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_94_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_94_-_delci_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública na Rua Alameda dos Tangarás, na Comunidade do Parque do Lagos, neste Município.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_95_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_95_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Contratação de médico alergologista para o Centro de Especialidades Médicas, deste Município.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_96_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_96_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica ou calçamento próximo ao armazém de Pedras, até a estrada do alto que vai pro RSJ, neste Município.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_97_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_97_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica ou calçamento da estrada ao lado do depósito "Pedras Resende" até o centro da Comunidade de Pedras, passando ao lado da igreja evangélica, neste Município.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/indicacao_98_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/indicacao_98_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda a pavimentação asfáltica ou calçamento da via que inicia na BR-381, passando ao lado do “Curral do Jurandir”, até as duas pontes, neste Município.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_99_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_99_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica ou calçamento da estrada do condomínio “Pedra Linda”, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_100_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_100_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação ou calçamento da Rua Altina Ferreira da Fonseca, na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_101_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_101_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica ou calçamento na estrada da antiga casa do “Afonso Bernardo”, na Comunidade de Pedras.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_102_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_102_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica ou calçamento na estrada que dá acesso as residências dos familiares do “Sr. Tudinho do Roque”, na Comunidade de Pedras.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_103_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_103_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de o “caminhão de lixo” coletar o lixo até na rotatória próximo ao “Miguel da ração”, no Chacreamento Alfredo Campos, neste Município.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_104_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_104_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Desenvolver um programa que realize o pagamento de bolsas de estudo a nível superior.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_105_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_105_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adotar políticas públicas contra o preconceito a comunidade LGBT, na forma de campanhas, entre outras formas.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Delci Fio, Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_106_-_moises_e_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_106_-_moises_e_delci_.pdf</t>
   </si>
   <si>
     <t>Firmar contrato com Neuropediatra ou com Municípios/Consórcios de saúde que disponibilizem esta especialidade.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_107_-_moises.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_107_-_moises.pdf</t>
   </si>
   <si>
     <t>Destinar um profissional para vistoriar as praças que contém aparelhos de ginástica e proceder a devida manutenção dos equipamentos.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_108_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_108_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Solicite junto à empresa contratada pela municipalidade, a instalação de braços de luminária no restante do arruamento aonde não existe iluminação pública, bem como, determine que esta realize a colocação de lâmpadas e demais equipamentos e materiais necessários que compõe o conjunto de iluminação, na Rua Hum, no Povoado de Ponta da Serra, sentido Retiro dos Pintos (localidade rural do Povoado), neste Município.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_109_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_109_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalem proteção de vidro em todas as recepções, das unidades de Saúde. Básica ( PSF), aquelas unidades que ainda não conta com está proteção para os funcionários.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/indicacao_110_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/indicacao_110_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Realize a cobertura da Quadra Sintética, na Rua dos Expedicionários, em Santa Terezinha, ao lado do Estádio Nelson Pinto da Silva.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_111_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_111_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar aquecedores solares nas Escolas, PSFs, CEMEIs, Policlínica   e demais prédios públicos, de nosso Município.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/indicacao_112_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/indicacao_112_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma placa de advertência sobre crime de abandono de animais na via da sede do Centro de Controle de Zoonoses.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_113_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_113_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar bloquetes, na estrada próximo à casa do Francisco Chaves Mendonça, na Comunidade de Medeiros, neste Município.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_114_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_114_-_moises_.pdf</t>
   </si>
   <si>
     <t>Que avalie a possibilidade de, após notificar o proprietário dos terrenos sujos e mal cuidados.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que estude a possibilidade da zoonose ao realizar a campanha anual de vacina de cachorros e gato, nos pontos estratégicos da cidade, que se estenda também aos domicílios, para aquelas residências acima de (04) quatro animais, ou quando o seu cachorro não é dócil e possa trazer risco.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_116_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_116_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na Rua Santa Catarina no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_117_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_117_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma placa educativa de “Não jogue lixo no local” bem como, de realizar o cercamento do espaço, caso o mesmo não seja de propriedade particular, no lote situado na Rua Santa Maria, próximo a residência de nº 349, no Bairro São Francisco, deste Município.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_118_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_118_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de calçar ou asfaltar a estrada do cascalho na Comunidade de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_119_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_119_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de instituir uma unidade de conservação municipal na região da Pedra Grande.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_120_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_120_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de fazer um Decreto Municipal nos moldes do Decreto de Igarapé no qual impede o exercício da atividade minerária no entorno da Pedra Grande.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_121_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_121_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de calçamento ou pavimentação asfáltica na estrada dos Mourões, na Comunidade de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_122_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_122_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que entre em contato com a Prefeitura de Mateus Leme e a Prefeitura de Igarapé, para que conjuntamente solicitem ao órgão competente estadual.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_123_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_123_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de construir/instalar 01 (um) mata-burro na Estrada Rural sem pavimentação, próximo ao Depósito Bela Vista e ao local onde foi instalada uma lixeira pela Prefeitura no Povoado de Pedras (área rural), deste Município.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/indicacao_124_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/indicacao_124_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de instalar uma caixa d’água no Povoado de Chaves (área rural), deste Município.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/indicacao_125_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/indicacao_125_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar mais áreas de estacionamento para veículo de pessoa com deficiência com comprometimento de mobilidade, bem como área de estacionamento para veículo de pessoa idosa na Praça da Matriz (Praça Antônio Quirino da Silva – Centro).</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_126_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_126_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Proceda à instalação de uma cobertura na rampa que dá acesso a quadra da Escola Municipal José Antônio Ferreira, na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_127_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_127_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de arrumar ou substituir as grades da quadra sintética, localizada na praça do Bairro Pio Xll, neste Município.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_128_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_128_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de arrumar ou substituir a grama sintética da quadra da praça do Bairro Pio Xll, neste Município.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_129_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_129_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar um convênio com a Secretaria Estadual de Educação, para que esta autorize o Poder Executivo Municipal a implementar o café da manhã na Escola Estadual Manoel Dias Corrêa, neste Município.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/indicacao_130_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/indicacao_130_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar um convênio com a Secretaria Estadual de Educação para que esta autorize o Poder Executivo Municipal a fazer uma reforma da cobertura da quadra da Escola Estadual Manoel Dias Corrêa, além de reformar a quadra antiga da mesma escola.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_131_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_131_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar um corrimão na rampa da Escola Municipal José Antônio Ferreira, na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_132_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_132_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Pintar a quadra e a Escola Municipal José Antônio Ferreira, Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_133_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_133_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de aumentar o tempo de recreio da rede de ensino municipal para 15 (quinze) ou 20 (vinte) minutos.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_135_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_135_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar espelhos nos banheiros femininos e masculinos na Escola Municipal João Marques Machado, neste Município.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_136_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_136_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Fornecer focinheiras para os cães que, por lei, devam andar desse modo, e que tal fornecimento seja destinado para os cães de pessoas de baixa renda.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_137_-_vinicius_e_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_137_-_vinicius_e_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de diversificar as frutas fornecidas aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/indicacao_138_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/indicacao_138_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma faixa elevada para pedestres, na Rua Padre Euzébio, esquina com a Rua Jerônimo Pedrosa, no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_140_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_140_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de uma capela velório no Bairro de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_141_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_141_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de asfalto ou escora pura, no trevo do bairro bandeirantes até no mata burro da estrada Municipal, Manoel Teixeira.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_142_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_142_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar pavimentação ou bloquetes na via pública com início na Mg 431 do Sítio vovó Eva até o primeiro mata burro depois da Fazenda do Pacheco onde vira o ônibus escolar na comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_143_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_143_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar bloquetes na via pública com início na Mg 431 sentido Córrego do Soldado até a divisa dos munícipios, Itaúna/Itatiaiuçu, na comunidade de Chaves neste Município.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_144_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_144_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir poço artesiano, na Comunidade de Cachaça Pendão, neste Município.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_145_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_145_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adoção de providências necessárias para instituição do Fundo Municipal de Políticas sobre Drogas.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_146_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_146_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o cascalhamento e compacta-lo na Rua Matheus Leme, na localidade de Quintas da Capela Nova (Bairro do Povoado de Ponta da Serra), deste Município.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_147_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_147_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação de Farmácia Móvel através da Secretaria Municipal de Saúde em Itatiaiuçu.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_148_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_148_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luminária no restante do arruamento aonde não existe iluminação pública, bem como realize a colocação de lâmpadas e demais equipamentos e materiais necessários que compõe o conjunto de iluminação na Rua Matheus Leme, na localidade de Quintas da Capela Nova (Bairro do Povoado de Ponta da Serra), deste Município.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_149_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_149_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizadas intervenções na Rua São Sebastião com final da Rua Santa Lúcia (esquina), com a construção de 01 (uma) boca de lobo e respectiva rede de extensão, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_150_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_150_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Proceda com a atualização/envio de documentos junto ao CAGEC - Cadastro Geral de Convenentes do Estado de Minas Gerais (sistema eletrônico) para adimplência da municipalidade junto ao Estado.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Antônio Zito, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_151_-_antonio_e_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_151_-_antonio_e_wanderson.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de fitas antiderrapantes na área interna da sede da Fisioterapia Municipal.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_152_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_152_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade da secretaria de saúde através das UBS,que,os agentes comunitários de saúde possa fazem um trabalho de estar convidado pessoas que possa a ser apta a ser um doador de sangue, também aquelas que já são doadoras de sangue, para estar fazendo um cadastro.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_153_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_153_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Abrir uma rua no bairro Recanto da Aldeia. Ligando a Rua (N° 03 Três) até a Rua Ipê com saída próxima a entrada do Retiro dos Bandeirantes, em Santa Terezinha neste Município.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_154_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_154_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Incluir no curso de gestante, um curso específico de consultoria do sono para bebês em todos os PSF´s do Município.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_155_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_155_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criar um projeto onde passe a receber doações de leite materno e destinar para bancos de leite humano.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_156_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_156_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Prorrogação da licença paternidade já concedida aos servidores do âmbito municipal, de 5 (cinco) dias para 20 (vinte) dias de licença.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_157_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_157_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Ampliação no trevo de Santa Terezinha localizado à rodovia MG 431 que dá acesso ao parque de exposições, no sentido de adequar o acesso a realidade local, proporcionando maior segurança e conforto aos motoristas.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_158_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_158_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Construção de uma passarela que conceda acessibilidade e segurança aos pedestres, com início no bairro Robert Kennedy, próximo ao posto de gasolina e ligue ao outro lado da via sentido centro próximo a nova concessionária de veículos.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_159_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_159_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Revitalização e manutenção dos bancos, lixeiras e aparelhos de academia ao ar livre dos mirantes na Avenida Fernão Dias localizadas no bairro Pio XII.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_160_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_160_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar intervenções na Rua Bonfim próximo à sede da Fisioterapia Municipal.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/indicacao_161_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/indicacao_161_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir no mês de setembro a Semana Municipal de Trânsito no âmbito local.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_162_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_162_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Recuperação da pavimentação existente na Rua 7, no Bairro Pinheiros, deste Município.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_163_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_163_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Encaminhar o Ofício a Polícia Militar e Guarda Municipal juntamente com o setor de Cultura do Município para que tomem as devidas providências com relação às "flanelinhas".</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_164_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_164_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Afixada placa da obra contratada pela Municipalidade no local da obra de fácil visualização pelos cidadãos, contendo as seguintes informações: nome da obra (objeto), órgão responsável pela contratação, nome da empresa contratada, data de início, data estimada de conclusão, valor total, fonte de recursos e nome dos responsáveis técnicos pela execução e fiscalização da mesma, considerando a deflagração do processo licitatório nº 211/2023, modalidade concorrência nº 08/2023, cujo objeto é a contratação de empresa especializada na execução de construção de 01 (uma) Unidade Básica de Saúde (UBS), no bairro Pio XII.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_165_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_165_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com a concessionária Arteris Fernão Dias para implantação de rampa de escape entre os KM 539 e KM 541, entre Itatiaiuçu e Igarapé, também conhecido como "Curva do Urubu", neste Município.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_166_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_166_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar equipamentos de academia ao livre no Povoado de Curtume, deste Município.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_167_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_167_-_moises_.pdf</t>
   </si>
   <si>
     <t>Enviar profissionais no mês de setembro para dar Palestras por meio da campanha "SETEMBRO AMARELO" nas Escolas de nosso munícipio.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_168_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_168_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Promover diversidade cultural e religiosa   nas festas com duração de mais de um dia, no parque de exposição João Belo Andrade.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_169_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_169_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Rede de Esgoto no bairro Recanto da Aldeia em Santa Terezinha neste município.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_170_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_170_-_moises_.pdf</t>
   </si>
   <si>
     <t>A possibilidade da contração de um aplicativo de celular para facilitar aos usuários a realização de troca de lâmpadas entre outros serviços de utilidade pública que possam ser solicitados pelos próprios usuários.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_171_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_171_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma passarela que conceda acessibilidade e segurança aos pedestres, ligando a Rua José e Antônio de Queiroz (Corta Rio), sentido Belo Horizonte e a Rua 3, sentido São Paulo, KM 535, na comunidade de Pinheiros, neste município.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_172_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_172_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede de abastecimento de água tratada, na Rua José e Antônio de Queiroz, região do Bairro Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_173_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_173_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de construir no ginásio poliesportivo uma cobertura com telhas para a arquibancada do campo Society, que está do lado da parede do ginásio. Ressalto também a construção de uma cabine ao lado para mesário, no bairro Pio Xll Neste Município.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_174_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_174_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir um ginásio poliesportivo com várias modalidades no Bairro Santa Terezinha de Minas, Neste Município.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_175_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_175_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir uma nova boca de lobo na Rua Padre Eusébio, próximo ao Supermercado Pedrosa do Bairro Pio XII, interligando a já existente na esquina da Rua Luiz Carlos de Oliveira, bem como que seja realizada a reconstrução de meio fio danificado.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_176_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_176_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Afixar placas informativas de metragem no viaduto localizado entre o Centro da cidade e o bairro Pio XII, exibindo limite máximo de altura permitido.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_177_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_177_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir no âmbito municipal, o Conselho de Saneamento Básico e respectivo Fundo.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_178_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_178_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de 01 (um) bebedouro refrigerado - tipo industrial na sede da Fisioterapia Municipal.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_179_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_179_-_moises_.pdf</t>
   </si>
   <si>
     <t>Estudo a possibilidade de implementar Cartões de  Cesta Básica, Cartão Construção Cartão Feira Verde.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_180_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_180_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação das Ruas Ibiá e Araçuaí, ambas no Bairro Parque dos Coqueiros.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_181_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_181_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construção de rede de abastecimento de água para o acesso à água tratada pelos moradores das Ruas Ibiá e Araçuaí, ambas no Bairro Parque dos Coqueiros, deste Município.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_182_-_roberto.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_182_-_roberto.pdf</t>
   </si>
   <si>
     <t>Construção de calçada de passeio público, plantio de grama e colocação de bancos  localizado na Rua Santana, esquina com a Rua Eunice da Conceição dos Santos(antiga rua três), no bairro Robert Kennedy neste município.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_183_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_183_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação de câmeras do sistema “Olho Vivo”, em pontos estratégicos na extensão da avenida Samambaia (próximo a caixa d’agua), na avenida Samambaia esquina com a rua Alameda das Rosas (próximo a lixeira), na esquina da rua das Margaridas, rua das Gardênias, rua das Tulipas, rua dos Lírios, rua Alameda das Rosas esquina com a rua das Violetas, rua das Palmas, rua dos Girassóis, rua das Orquídeas, rua das Hortênsias, na Comunidade Quintas de Itatiaia, neste Município.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_184_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_184_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ampliar o piso da praça Antônio Quirino da Silva em torno do playground ou instalar piso emborrachado, assim como foi feito na praça do bairro Pio XII.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_185_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_185_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Conceder as Nossas Crianças de Itatiaiuçu o acesso a uma Colônia de férias.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_186_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_186_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Que se digne determinar a Secretaria Municipal de Cultura, que promova a divulgação das ações realizadas pela municipalidade para o acesso pelos fazedores de cultura aos recursos recebidos pelo Poder Público local, para execução da Lei Paulo Gustavo (LPG).</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_187_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_187_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de equipamentos de ar condicionado em todos os prédios públicos da Administração Municipal, bem como em imóveis locados que abrigam órgãos e unidades administrativas da municipalidade se anuído pelo locador (proprietário do imóvel).</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_188_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_188_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de duas câmeras do sistema "olho vivo", sendo uma no final da Rua Santa Catarina e outra na Rua Otávio Antunes, localizadas no Bairro Mirante, neste Município.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_189_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_189_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Que seja afixada placa da obra contratada pela Municipalidade no local da obra de fácil visualização pelos cidadãos, contendo as seguintes informações: nome da obra (objeto), órgão responsável pela contratação, nome da empresa contratada, data de início, data estimada de conclusão, valor total, fonte de recursos e nome dos responsáveis técnicos pela execução e fiscalização da mesma.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_190_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_190_-_antonio_.pdf</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_191_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_191_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a Campanha Setembro Azul, para trazer visibilidade à comunidade surda, bem como difundir sobre a importância da Língua Brasileira de Sinais (Libras).</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_192_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_192_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implantar uma unidade para acolhimento de famílias de forma a contribuir para redução das violações dos direitos socioassistenciais, seus agravamentos ou reincidência, bem como para redução da presença de pessoas em situação de rua e de abandono, para proteção de indivíduos e famílias, construção da autonomia e inclusão destes em serviços e com acesso a oportunidades.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_193_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_193_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Fazer melhoria na infraestrutura do Parque de Exposição.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_194_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_194_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Substituir a grama sintética do campo Society em Santa Terezinha de Minas na rua dos Expedicionários.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_197_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_197_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de um novo Centro Municipal de Educação Infantil (CEMEI) ou que amplie a Escola Municipal Arminda Evangelista Ferreira (localizada na comunidade de Pedras) e crie uma CEMEI conjunta na escola para atender as crianças da comunidade de Pedras, Medeiros e Rio São João, neste município.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_200_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_200_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de proporcionar licença de três dias consecutivos, a cada mês, às servidoras municipais que comprovarem sintomas graves associados ao fluxo menstrual.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_201_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_201_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar fraldário ou trocador, em todos os PSF’S, no Centro de Especialidades e na Policlinica, neste município.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_202_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_202_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar brinquedos adaptados para crianças com mobilidade reduzida e necessidades especiais na Praça Vereador Aureliano José de Resende (Pedras), Praça Nossa Senhora Aparecida (Pinheiros),Praça Arthur Pereira (Santa Terezinha), Praça Jair Borges Ribeiro (Pio XII), Praça Aurélio Rodrigues Chaves (São Francisco),Praça Antônio Quirino da Silva (Centro) e na Praça José Paulo da Silva (Robert Kennedy), neste município.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_203_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_203_-_delci_.pdf</t>
   </si>
   <si>
     <t>realizar um alongamento viário na Rua Itaúna, interligando-a com a Rua Ginásio Santino Mendonça, em esquina com a Rua Bonfim, no Centro deste munícipio.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_204_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_204_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realize intervenções para a contenção do barro e água na ponte do Bairro Parque do Lago, deste Município, próximo ao estabelecimento do Toninho, com a construção de uma canaleta, de forma a evitar o acúmulo de barro e água que descem na via que dá acesso a mesma, no período chuvoso.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_205_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_205_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação da Rua Araxá (sem saída) no Bairro Parque do Lago, deste Município.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_206_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_206_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública na Rua Alameda dos Rouxinóis, no Bairro Parque do Lago, deste Município, bem como que determine a empresa contratada pela municipalidade a instalação de braços de luminária, colocação de lâmpadas e demais equipamentos que compõe o conjunto de iluminação pública.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_207_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_207_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adoção de providências para a preservação de nascentes situadas em área privada, qual seja, sítio Capão da Égua (localidade rural do Povoado de Ponta da Serra), deste Município, sentido MG-431, perto da entrada do sítio Cachaça Pendão.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_208_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_208_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer uma cobertura no parquinho da Escola Arminda Evangelista Ferreira, localizada em Pedras.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_209_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_209_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer uma cobertura na saída da área de serviço na Escola Arminda Evangelista Ferreira, localizada em Pedras.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_210_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_210_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Instalar academia ao "Ar Livre", na Praça Antônio Quirino da Silva localizada no centro da cidade de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_211_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_211_-_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação com bloquetes na via que conecta a residência da Senhora Arilda à empresa Água Serena, localizada em Pedras, neste Município.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_212_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_212_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Revitalização na praça Arthur Pereira em Santa Terezinha de Minas, e também na parte de baixo onde fica as guaritas de ônibus, em todas as sua instrutura, inclusive aumentar a distancia da grade de proteção até próximo a guarida da BR381.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_213_-_adriana_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_213_-_adriana_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir Casa Lar para idosos que necessitam de cuidados especiais, neste município.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_214_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_214_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Incluir um Projeto de Terapia Alimentar ministrado por uma nutricionista materno infantil especialista em seletividade alimentar, nas creches e escolas, neste município.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_215_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_215_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantar Cozinha Comunitária, neste município.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_216_-_adriana_e_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_216_-_adriana_e_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir uma escola para crianças com necessidades especiais, neste município.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_217_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_217_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na Rua Santa Maria no Bairro São Francisco, deste Município.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_218_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_218_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de um imóvel destinado ao PSF (Programa de Saúde da Família) para atendimento das Comunidade de Chaves, neste Município.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_219_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_219_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Troca de Geradores de Energia dos PSF’s (Programa de Saúde Familiar) Urbanos do Município de Itatiaiuçu- MG. E na oportunidade sugere-se a aquisição de Geradores de Energia para os PSF’s  (Programa de Saúde Familiar) da Zona Rural do município de Itatiaiuçu- MG.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_220_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_220_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Aquisição de cadeiras para a Sede do Conselho Tutelar e na oportunidade realizar serviços de pequenos reparos nas janelas que encontra se com os vidros quebrados.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_221_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_221_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a Semana do Idoso em nosso Município.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_222_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_222_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalar tendas com distribuição de água e atendimento de um técnico da saúde em pontos estratégicos neste período de temperatura elevada, neste município.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_223_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_223_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar a Campanha de Orientação e Prevenção à Pediculose (popularmente conhecido como piolho), nas escolas e creches, neste município.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_224_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_224_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criar um projeto de paisagismo no gramado localizado acima da Avenida Prefeito Anivair da Silva (próximo ao posto), nesse município .</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_225_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_225_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Placas de identificação de nomenclatura de ruas na comunidade dos Chaves e Ponta da Serra, localizada neste Munícipio.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_226_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_226_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Ampliar  acessibilidade de locomoção dos usuários dos Coletivos Gratuitos, de modo que os mesmos possam fazer uso desse meio de transporte nos feriados e finais de semana.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_227_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_227_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Intensificar o patrulhamento da Guarda Municipal nas Zonas Rurais.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_228_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_228_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Aderir a Rede Nacional de Governo Digital (Rede GOV.BR) do Ministério da Gestão e Inovação em Serviços Públicos de modo que a população local possa usufruir dos serviços oferecidos pela Rede no município.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_229_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_229_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir uma sede própria de fisioterapia.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_230_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_230_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Cobrir a quadra sintética do poliesportivo.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_231_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_231_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Cobrir quadra sintética do bairro Pio XII.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_232_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_232_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar um bebedouro na pista de caminhada do bairro Pio XII, neste Munícipio.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_233_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_233_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Redemarcar novamente a vaga exclusiva de idosos e cadeirantes em frente ao supermercado Pedrosa, bairro centro.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_234_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_234_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar decoração de Páscoa em todo o munícipio de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/indicacao_235_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/indicacao_235_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Extensão de rede de iluminação para rua São Luís, capoeira de dentro, Pinheiros, neste munícipio.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/indicacao_236_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/indicacao_236_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promoção de ações para proteger o meio ambiente e combater as queimadas com a realização da campanha “Diga não às queimadas”.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_237_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_237_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que seja feito/construído, na comunidade de Pedras, um centro de artesanato e produção.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_238_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_238_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Reforma nos pontos de ônibus nas margens da MG-431 sentido Itaúna na entrada da guarita próxima a Rua Santa Catarina no São Francisco e em Ponta da Serra, na entrada das duas guaritas.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_239_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_239_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a doação de avental e/ou uniforme para os feirantes de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_240_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_240_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Colocar placas de sinalização indicando o Bairro São Francisco nas margens da MG-431,próximo as entradas das ruas Santa Catarina e São José, neste município.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_241_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_241_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de um espaço multiuso coberto em uma área inutilizada (terreno), situada na Rua Santa Helena, Bairro Robert Kennedy, ao lado do Edifício Manoel Dornas de Faria, de propriedade da Associação de Apoio Comunitário do Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_242_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_242_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Construção da rede de esgoto e bueiros (boca de lobo), para o escoamento das águas pluviais na rua José Daniel que liga na rua Santana no bairro Robert Kennedy nesse município.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_243_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_243_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar obras de construção e/ou ampliação do refeitório da Escola Estadual Manoel Dias Correa.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/indicacao_244_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/indicacao_244_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a ampliação da sede da Associação Comunitária dos Moradores de Santa Terezinha.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_245_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_245_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de uma nova sede da Associação Comunitária dos Moradores de Ponta da Serra.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_246_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_246_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de área de lazer com academia ao ar livre, na região do Corta Rio no Bairro Pinheiros, neste município.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_247_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_247_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Analisar a possibilidade de ser oferecido aos pacientes sacolas para o manuseio dos remédios e medicamentos fornecidos pela “farmacinha municipal”, localizada no centro da cidade deste referido município.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_248_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_248_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o quadro de médicos para atender no PSF do distrito de Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_249_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_249_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Demarcar novamente a sinalização da entrada da Garagem da Empresa Univale.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_250_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_250_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a compra de microfones sem fio bluetooth led lelong para todas as escolas do município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_251_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_251_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer uma contenção na entrada da passarela de Pinheiros, neste município, para impedir a passagem de motocicletas.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_252_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_252_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o fomento administrativo para ajuda pública ao Terceiro Setor.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_253_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_253_-_moises_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de distribuição de kits higiênicos com exclusividade o ABSORVENTE DESCARTÀVEL. Nas escolas municipais e a Estadual do nosso município.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_254_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_254_-_moises_.pdf</t>
   </si>
   <si>
     <t>Fazer um acesso da MG - 431 ao centro de Itatiaiuçu, próximo ao cemitério municipal.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_256_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_256_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer demarcação de sinalização de "carga e descarga" em frente à Clinica Pet Lovers.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_257_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_257_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Construir uma “Ala” (Brinquedoteca) para crianças acompanhantes de pacientes em atendimento.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_258_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_258_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção do ar condicionado dos veículos que fazem o transporte coletivo gratuito e que estão com problemas.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_259_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_259_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública, bem como solicitar junto a empresa contratada pela municipalidade a instalação dos respectivos braços de luminária, colocação de lâmpadas e demais equipamentos que compõe o conjunto de iluminação pública nas Ruas Alameda dos Colibris e Alameda dos Tucanos, todas no Bairro Parque do Lago, deste Município.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_260_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_260_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação na rua principal do Veloso (próximo à comunidade de vieiros) neste Município.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_261_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_261_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar braço de luminária com lâmpadas de LED rua principal do Veloso (próximo à comunidade de vieiros) neste Município.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_262_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_262_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica na rua paralela ao retorno, atrás do Supermercado São Judas no distrito de Santa Teresinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_263_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_263_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que seja implantado na escola de Pinheiros no período noturno o programa EJA (Educação de Jovens Adultos).</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_264_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_264_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Inclusão de intérprete da Língua Brasileira de Sinais – Libras – em todos os eventos públicos de médio e grande porte do município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_265_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_265_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade do funcionamento 24 horas da farmácia popular, neste município.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_266_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_266_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar campanha Check-Up Geral nas Mulheres para alerta e prevenção de todas as doenças, neste município.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_267_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_267_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir uma maternidade, neste município.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_268_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_268_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Convênio de mútua cooperação com a Secretaria de Estado de Fazenda de Minas Gerais.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_269_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_269_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a Extensão de Rede de Energia Elétrica de Baixa Tensão na Rua Lavras, no Bairro Parque do Itatiaia, deste Município.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_270_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_270_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Destinar 10% do total de moradias populares de programas habitacionais públicos às mulheres vítimas de violência doméstica e ofendidas por tentativa de crime de feminicídio, neste município.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_271_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_271_-_adriana_.pdf</t>
   </si>
   <si>
     <t>realizar ações de conscientização e incentivo ao cuidado e promoção da saúde mental materna, neste município.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_272_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_272_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Que seja averiguado o tipo e qualidade do material utilizado nas pinturas das faixas de pedestre e quebra-molas que estão sendo realizadas neste munícipio.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_273_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_273_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Afixada placa com as informações necessárias da obra de execução de Reforma e Ampliação da Farmácia de Minas, no bairro Centro.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_274_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_274_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criar o "Programa Amiga da Mulher".</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_275_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_275_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal de Proteção e Bem-Estar Animal, com a finalidade de deliberar sobre as políticas de proteção e bem-estar animal, bem como de criação do respectivo Fundo Municipal.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/indicacao_276_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/indicacao_276_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a iluminação em LED na parte interna e externa do Cemitério do Distrito de Santa Terezinha de Minas e na parte interna do Cemitério da Região Central da cidade, bem como da instalação de ventiladores ou de equipamentos de ar condicionado nas salas onde são realizados os velórios.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_277_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_277_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica na Rua Viçosa, na Comunidade Parque dos Coqueiros, neste Município, bem como solicitar junto à empresa contratada pela Municipalidade, realizar os serviços de iluminação pública no logradouro em tela.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/indicacao_278_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/indicacao_278_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Providenciar o fornecimento de café da manhã aos funcionários braçais da Prefeitura Municipal de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_279_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_279_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica ou a instalação de bloquetes para um melhor calçamento da estrada IAT 262.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_280_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_280_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de uma sede para as Guardas de Congado deste Município.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_281_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_281_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Abrir uma via pública ligando a Rua São Sebastião à Rua Anísio Chaves de Mendonça (onde passa o Córrego Veloso) no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_282_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_282_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir banco de leite materno, neste munícipio.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_283_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_283_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criação de politicas de fortalecimento de vínculos efetivos com a comunidade carente.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Antônio Zito, Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_284_-_antonio_e_moises.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_284_-_antonio_e_moises.pdf</t>
   </si>
   <si>
     <t>Promover o Baile da 3° idade em nosso município.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_285_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_285_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção da calcada na rua Alvares Cabral, bairro Cayo Gregory, próximo à área verde da prefeitura de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_286_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_286_-_moises_.pdf</t>
   </si>
   <si>
     <t>Exigir de todos os atletas amadores do município que participarão de campeonatos ou treinos atestado médico com liberação para atividades físicas, como forma de resguardar os atletas e como forma de promover a saúde da população.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_287_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_287_-_moises_.pdf</t>
   </si>
   <si>
     <t>Iluminar os principais monumentos e praças da cidade com as cores alusivas aos meses de prevenção de saúde.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_288_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_288_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar ações de conscientização sobre combate à violência doméstica no mês de agosto, neste município .</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_290_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_290_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de corrimão na entrada (área externa) da sede da Fisioterapia Municipal nas laterais da rampa de acesso, para segurança e melhor acessibilidade parte de usuários que demandam os serviços.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_291_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_291_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar campanhas de conscientização e prevenção às doenças cardiovasculares e suas consequências, neste município.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_293_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_293_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implementar uma academia ao ar livre na primeira rotatória situada na via de acesso às Quintas da Capela Nova, também identificada como Cachaça Pendão, no referido município.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_294_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_294_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar o programa “Terceira Idade em Atividade” destinado a incentivar e a manutenção do idoso no mercado de trabalho e dá outras providencias. Segue anexo um anteprojeto.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_295_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_295_-_moises_.pdf</t>
   </si>
   <si>
     <t>Implementar um serviço de aconselhamento psicológico em regime de plantão virtual e presencial.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_296_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_296_-_moises_.pdf</t>
   </si>
   <si>
     <t>Instituir a política de assistência à saúde de alunos com diabetes nas escolas da rede pública municipal de ensino. Segue anexo um anteprojeto.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_297_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_297_-_moises_.pdf</t>
   </si>
   <si>
     <t>Firmar convênio para credenciamento com prestadores de serviço do município para atendimento das áreas: Atendimento de emergências odontológicas; Pronto atendimento de urgências e emergências veterinárias.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_298_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_298_-_moises_.pdf</t>
   </si>
   <si>
     <t>Estender o turno pediátrico na policlínica para integral, ou seja 24 horas.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_299_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_299_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar as providências necessárias para manifestação de interesse da Municipalidade no recebimento de recursos da Política Nacional Aldir Blanc de Fomento à Cultura, por meio do envio de plano de ação na Plataforma TransfereGov.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_300_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_300_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a extensão de rede de esgoto na parte ainda não contemplada da Rua São Pedro, Retiro Colonial - Bairro Pinheiros, deste Município.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/indicacao_302_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/indicacao_302_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de Jiu-jitsu nas escolas do município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/indicacao_305_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/indicacao_305_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contratação de mais um Agente Comunitário de Saúde para a comunidade de Vieiras, neste Município.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_306_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_306_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a adequação do uso do transporte coletivo gratuito por alunos das escolas municipais e estadual, que estão substituindo o transporte escolar pelo transporte coletivo gratuito.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_311_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_311_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Comprar um terreno ao lado da escola de Ponta da Serra, com a finalidade de realocar a entrada da escola que se dá por uma rua estreita, proporcionando um acesso mais seguro e adequado.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_312_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_312_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Carteira de passe livre, destinada a idosos no transporte público da empresa Viação Itaúna LTDA, que utiliza de veículos lotação e está beneficiando somente (2) dois idosos por viagem, no percurso da linha Pinheiros a Itaúna.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_313_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_313_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de estender o projeto de concessão do adicional de instrução ou especialização aos servidores nomeados para a função pública do processo seletivo, no âmbito do programa (ESF) Estratégia de Saúde da família em nosso município.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_314_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_314_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Contratação de um zelador ou remaneja   um colaborador exclusivo para a escola, quadra esportiva e posto de saúde em Ponta da Serra, dedicado a cuidar e auxiliar na manutenção das áreas comuns, como jardins e espaços de convivência.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_315_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_315_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de instalar ventiladores nas salas de aula de todos os CEMEI’s, neste município.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_316_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_316_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Ampliação do número de câmeras que compõe o Sistema de Videomonitoramento Municipal (SVM) já implantado, estabelecendo contato com a Polícia Militar do Estado de Minas Gerais, para agendamento de reunião, para verificar a viabilidade de instalação de novas câmeras nas vias e locais públicos do Município, sendo 01 (uma) na Rua Santa Terezinha próximo da sede do novo Centro Municipal de Educação Infantil - CEMEI do Bairro Robert Kennedy e a outra em uma das seguintes ruas do Loteamento Bem Viver, qual seja, Rua Cordovil Fonseca, Rua Artur Nogueira, Rua Nélia Augusta Penido, Rua Dilson Fonseca da Silva ou Rua Ilda Alves da Silva.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_317_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_317_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a aquisição de ambulância adaptada com rampas e outros equipamentos de acessibilidade para transporte de pacientes com necessidades especiais.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_318_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_318_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de participar do edital “Luzes no Patrimônio”, do Governo de Minas Gerais.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_319_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_319_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de passeio no final do Bairro Robert Kennedy até a entrada do Bairro Parque do Lago (final da Rua São Sebastião).</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_320_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_320_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar o asfaltamento na “Estrada da Subestação”, que tem início e fim nas seguintes coordenadas: -20.18826,-44.46396 e -20.18894,-44.46745, na Cachaça Pendão, neste Município.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_321_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_321_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construção de um mata-burro próximo a “Subestação da CEMIG”, na seguinte coordenada: -20.18971, -44.46784, na Cachaça Pendão, neste Município.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_322_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_322_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar calçamento de blocos intertravados na estrada próxima à “Subestação da CEMIG”, com início e fim nas seguintes coordenadas: -20.18892, -44.46760 e -20.19117, -44.46918, na Cachaça Pendão, neste Município.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_323_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_323_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de colocar ar condicionado na Escola Estadual Manoel Dias Correa, neste Município.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_324_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_324_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar implantação de sistema de vigilância por câmera "olho vivo, nas proximidades de ponto de ônibus próximo do Bar do Aguinaldo em Ponta da Serra, neste município.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_325_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_325_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma boca de lobo na Rua Lagoa das Flores, nas proximidades da Lanchonete Pastelão, localizada em Pinheiros, neste município.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_326_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_326_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação no restante do estacionamento da Policlínica Municipal, em substituição aos bloquetes instalados/assentados no local.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_327_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_327_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Promover concursos de Casas Decoradas com o tema inspiração de Natal, neste município.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_328_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_328_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criação de uma Lei que institui a isenção da cobrança do IPTU – Imposto Predial e Territorial Urbano, ao idoso com idade igual ou superior 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_329_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_329_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Isentar do pagamento do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) as pessoas portadoras de Hanseníase, Neoplasia Maligna, Doença de Parkinson, Doença de Alzheimer ou Esclerose Múltipla que possuam imóvel de moradia nesse município.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_331_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_331_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de seja feita uma grade de proteção em torno da lagoa do parque do lago nesse Município.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_332_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_332_-_roberto_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de desenvolver ações de esclarecimento e orientação que possam garantir à criança, ao adolescente, e ao profissional da área da educação, dentro do ambiente de ensino, o preparo adequado para agir em situação de perigo decorrente de acidente.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_333_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_333_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de dedetização dos bueiros do município com raticida e inseticida.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_334_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_334_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores nas escolas: Escola M. José Antônio Ferreira (Ponta da Serra), Escola M. Dona Balbina Antunes Penido (Pinheiros), Escola M. João Gomes Ferreira (Vieiras), Escola M. Arminda Evangelista Ferreira (Pedras).</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_335_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_335_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na Rua Alameda dos Tangaras, no Bairro Parque do Lago, deste Município.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_336_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_336_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construção de passeio para pedestres, bem como a reconstrução do meio-fio danificado na Rua São José e também na Rua São João, todas no Bairro São Francisco, deste Município.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_337_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_337_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública no restante da Rua Alameda das Rosas, bem como solicitar junto a empresa contratada pela municipalidade a instalação dos respectivos braços de luminária, colocação de lâmpadas e demais equipamentos que compõe o conjunto de iluminação pública; e a extensão de rede de energia elétrica na Rua dos Girassóis, na Comunidade Quintas do Itatiaia, deste Município.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_338_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_338_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade do envio de proposta ao programa “Apoio a projetos de inovação, desenvolvimento sustentável, irrigação e cooperativismo no setor”, do Ministério da Agricultura e Pecuária, até 31/12.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_339_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_339_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade efetuar a recomposição salarial dos coordenadores escolares.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_340_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_340_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de fazer contato com o marketing da Coca-Cola e trazer a caravana de Natal ao nosso município.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_341_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_341_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de criar uma campanha contra o assédio sexual nos transportes coletivos do município.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_342_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_342_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de instalação de URPV's - Unidade de Recolhimento de Pequenos Volumes nas zonas rurais do município.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_343_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_343_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de criar um programa de capacitação para os profissionais da educação para lidarem da forma correta com crianças com espectro autista.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_344_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_344_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de realizar durante todo o mês de dezembro, ações de conscientização sobre a luta contra a Aids em celebração ao Dia Mundial de Luta contra a Aids para reforçar as formas de prevenção à população local.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/indicacao_345_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/indicacao_345_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de realizar durante todo o mês de dezembro, em todos os estabelecimentos de saúde do município, a campanha “Dezembro Laranja”, com ações de conscientização a respeito dos riscos do câncer de pele, sobre o seu combate e detecção precoce.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/indicacao_346_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/indicacao_346_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementação de um “Aplicativo Oficial da Prefeitura de Itatiaiuçu”.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/indicacao_347_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/indicacao_347_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementação de uma aba exclusiva de fotos dos eventos públicos municipais no site da Prefeitura de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/indicacao_348_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/indicacao_348_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de conceder camisa com proteção UV, (contra os Raios Ultravioletas) como parte do uniforme de trabalho, para aqueles colaboradores da prefeitura que trabalham expostos ao sol em nossa cidade.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/indicacao_349_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/indicacao_349_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de colar grama sintética no parquinho em todas as praça município.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/indicacao_350_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/indicacao_350_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de redestinar o restante da emenda impositiva do exercício 2023 feita por este edil com a finalidade de aquisição de uniformes da guarda municipal para compra de materiais de exercícios físicos e/ou firmar convênio com academias.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/indicacao_351_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/indicacao_351_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de efetuar limpeza na quadra da escola do Kennedy.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/indicacao_352_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/indicacao_352_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de contratação de recepcionista no PSF de Vieiros.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_353_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_353_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de finalizar as obras na quadra de Vieiros.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_354_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_354_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de construir um parque de lazer na comunidade de Vieiros.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_355_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_355_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Intervenções na Rua Santana no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_356_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_356_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Ampliação do número de câmeras que compõe o Sistema de Videomonitoramento Municipal (SVM) já implantado, com a instalação de novas câmeras nas vias e locais públicos do Município, sendo 01 (uma) na via que dá acesso ao Posto de Saúde do Povoado de Vieiras, outra próxima do Posto de Saúde do Rio São João e a outra próxima do Posto de Saúde de Medeiros.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_357_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_357_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o cadastro da Chave Pix para repasses dos fundos de direitos da criança e da pessoa idosa pela Receita Federal do Brasil.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_358_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_358_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implementação de pisos táteis nas calçadas próximas a prédios públicos, praças e espaços públicos, proporcionando melhor acessibilidade e mobilidade para pessoas com deficiências visuais na cidade.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_359_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_359_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação na entrada do bairro Baú, entre as ruas Santa Helena, São José e rua Santo Antônio, na seguinte coordenada: 20°11'58.4"S 44°26'12.6"W.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_360_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_360_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construção de uma rotatória na entrada do bairro São Francisco, próximo ao olho vivo e entrada do bairro Baú, entre as ruas Santa Helena, São José e rua Santo Antônio, na seguinte coordenada: 20°11'58.4"S 44°26'12.6"W.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_361_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_361_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação da criação do "Vacimóvel Saúde", visando à vacinação móvel de crianças e adultos em áreas rurais e de difícil acesso.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_362_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_362_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estender as aulas de hidroginástica no mês de janeiro, proporcionando à comunidade a continuidade das atividades físicas nesse período.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_363_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_363_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Possibilidade de ser contratados(a) recepcionistas para os PSF da comunidade de Ponta da Serra e Pedras, neste município.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_364_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_364_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção do muro de gabião construído nas proximidades da ponte de Pinheiros, neste município.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_365_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_365_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de adquirir 15 (quinze) unidades de aparelhos de data show para as salas de aulas da Escola Estadual Manoel Dias Correa, bem como de 01 (um) sugador de cozinha.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_366_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_366_-_delci_.pdf</t>
   </si>
   <si>
     <t>Solicite a Companhia de Energia de Minas Gerais – CEMIG, a possibilidade da remoção dos postes, cabos de energia e  juntamente com os transformadores situados em áreas particulares, perímetro compreendido entre a Copasa e o salão da igreja no Morro do Pião.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Henrique Samuel, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_367_-_henrique_e_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_367_-_henrique_e_wanderson.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de contratar um profissional da área técnica de enfermagem para atuar na farmacinha Municipal.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_368_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_368_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realize a limpeza e poda de matos no córrego que atravessa a estrada principal da comunidade do Morro do Peão, próximo a Capela Divino Espirito Santo, neste Município.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_369_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_369_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar guarda de reio ou mureta paralelo a MG 431 para segurança dos usuários da via de ciclovia que está sendo construída no bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_370_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_370_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade da adesão ao Programa Saúde na Escola (PSE) do Governo Federal.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_371_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_371_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criação de uma Lei que institui o Programa Bolsa Universitária para os integrantes da Guarda Civil Municipal de Itatiaiuçu em cursos voltados para o setor de segurança pública e áreas correlatas, permitindo a concessão para cursos de graduação e pós-graduação em áreas de interesse público.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/indicacao_372_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/indicacao_372_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação das Ruas Uberlândia, Alfenas, Lambari, Itajubá e Pouso Alegre, todas no Bairro Parque do Itatiaia, deste Município, visando melhorar as condições de tráfego de veículos e dos pedestres no local.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_373_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_373_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de anuir a locação de uma “Carreta Games Itinerante” para ofertar entretenimento para as crianças e adolescente deste Município.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_374_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_374_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade à aplicação de pintura de sinalização adequada nos quebra-molas que não receberam aplicação de tinta nesse município, para melhor a segurança viária, garantindo que eles sejam claramente visíveis.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_375_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_375_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de elaborar um projeto de lei para a criação das atividades de Guarda Mirim em nosso Município.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_376_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_376_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adoção de cores distintas para cada linha de ônibus facilitará a identificação visual, tornando mais simples o entendimento e a utilização do transporte coletivo.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_377_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_377_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade no programa Itatiaiuçu conecta a criação de uma linha de crédito específica para empresas de pequeno porte e microempreendedores no município de Itatiaiuçu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4749,67 +4749,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_01_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_02_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_03_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_04_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_05_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_06_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_07_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_08_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_09_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_10_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_11_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_12_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_13_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_14_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_15_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_16_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_17_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_18_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_19_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_20_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_21_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_22_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_23_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_24_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_25_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_26_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_27_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_28_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_29_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_30_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_31_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_32_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_33_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_34_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_35_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_36_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_37_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_38_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_39_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_40_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_41_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_42_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_43_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_44_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_45_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_46_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_47_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_48_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_49_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_50_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_51_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_52_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_53_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_54_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_55_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_56_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_57_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_58_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_59_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_60_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_61_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_62_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_63_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_64_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_65_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_66_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_67_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_68_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_69_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_70_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_71_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_72_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_73_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_74_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_75_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_76_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_77_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_78_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_79_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_80_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_81_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_82_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_83_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_84_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_85_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_86_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_87_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_88_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_89_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_90_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_91_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_92_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_93_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_94_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_95_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_96_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_97_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/indicacao_98_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_99_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_100_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_101_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_102_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_103_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_104_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_105_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_106_-_moises_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_107_-_moises.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_108_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_109_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/indicacao_110_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_111_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/indicacao_112_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_113_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_114_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_116_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_117_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_118_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_119_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_120_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_121_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_122_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_123_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/indicacao_124_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/indicacao_125_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_126_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_127_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_128_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_129_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/indicacao_130_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_131_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_132_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_133_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_135_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_136_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_137_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/indicacao_138_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_140_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_141_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_142_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_143_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_144_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_145_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_146_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_147_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_148_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_149_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_150_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_151_-_antonio_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_152_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_153_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_154_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_155_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_156_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_157_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_158_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_159_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_160_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/indicacao_161_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_162_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_163_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_164_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_165_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_166_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_167_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_168_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_169_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_170_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_171_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_172_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_173_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_174_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_175_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_176_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_177_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_178_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_179_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_180_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_181_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_182_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_183_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_184_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_185_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_186_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_187_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_188_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_189_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_190_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_191_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_192_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_193_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_194_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_197_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_200_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_201_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_202_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_203_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_204_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_205_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_206_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_207_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_208_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_209_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_210_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_211_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_212_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_213_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_214_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_215_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_216_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_217_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_218_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_219_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_220_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_221_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_222_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_223_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_224_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_225_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_226_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_227_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_228_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_229_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_230_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_231_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_232_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_233_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_234_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/indicacao_235_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/indicacao_236_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_237_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_238_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_239_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_240_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_241_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_242_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_243_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/indicacao_244_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_245_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_246_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_247_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_248_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_249_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_250_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_251_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_252_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_253_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_254_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_256_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_257_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_258_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_259_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_260_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_261_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_262_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_263_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_264_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_265_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_266_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_267_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_268_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_269_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_270_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_271_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_272_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_273_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_274_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_275_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/indicacao_276_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_277_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/indicacao_278_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_279_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_280_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_281_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_282_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_283_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_284_-_antonio_e_moises.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_285_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_286_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_287_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_288_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_290_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_291_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_293_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_294_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_295_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_296_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_297_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_298_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_299_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_300_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/indicacao_302_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/indicacao_305_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_306_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_311_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_312_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_313_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_314_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_315_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_316_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_317_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_318_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_319_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_320_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_321_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_322_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_323_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_324_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_325_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_326_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_327_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_328_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_329_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_331_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_332_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_333_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_334_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_335_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_336_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_337_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_338_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_339_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_340_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_341_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_342_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_343_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_344_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/indicacao_345_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/indicacao_346_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/indicacao_347_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/indicacao_348_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/indicacao_349_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/indicacao_350_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/indicacao_351_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/indicacao_352_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_353_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_354_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_355_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_356_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_357_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_358_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_359_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_360_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_361_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_362_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_363_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_364_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_365_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_366_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_367_-_henrique_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_368_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_369_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_370_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_371_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/indicacao_372_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_373_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_374_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_375_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_376_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_377_-_adriana_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_01_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_02_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_03_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_04_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_05_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_06_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_07_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_08_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_09_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_10_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_11_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_12_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_13_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_14_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_15_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_16_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_17_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_18_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_19_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_20_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_21_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_22_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_23_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_24_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_25_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1668/indicacao_26_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_27_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_28_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_29_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_30_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_31_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_32_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_33_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_34_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_35_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_36_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_37_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_38_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_39_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_40_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_41_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_42_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_43_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_44_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_45_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_46_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_47_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_48_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_49_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_50_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_51_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_52_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_53_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_54_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1700/indicacao_55_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_56_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_57_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_58_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_59_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_60_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_61_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_62_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_63_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_64_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_65_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_66_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_67_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1715/indicacao_68_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_69_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_70_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_71_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_72_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_73_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_74_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_75_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_76_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_77_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_78_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_79_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_80_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1730/indicacao_81_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_82_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_83_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_84_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_85_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_86_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1746/indicacao_87_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_88_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_89_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_90_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_91_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_92_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_93_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_94_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_95_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_96_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_97_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/indicacao_98_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_99_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_100_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_101_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_102_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/indicacao_103_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_104_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_105_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_106_-_moises_e_delci_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_107_-_moises.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_108_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_109_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/indicacao_110_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_111_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/indicacao_112_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_113_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_114_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_116_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_117_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_118_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_119_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_120_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_121_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_122_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_123_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/indicacao_124_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/indicacao_125_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_126_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_127_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_128_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_129_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/indicacao_130_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/indicacao_131_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_132_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_133_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_135_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_136_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_137_-_vinicius_e_adriana_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/indicacao_138_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_140_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_141_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_142_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_143_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_144_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_145_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_146_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_147_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_148_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_149_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_150_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_151_-_antonio_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_152_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_153_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_154_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_155_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_156_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_157_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_158_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_159_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_160_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/indicacao_161_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_162_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_163_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_164_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_165_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_166_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_167_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_168_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_169_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_170_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_171_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_172_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_173_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_174_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_175_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_176_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_177_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_178_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_179_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_180_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_181_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_182_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_183_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_184_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_185_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_186_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_187_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_188_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_189_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_190_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_191_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_192_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_193_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_194_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_197_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_200_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_201_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_202_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_203_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_204_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_205_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_206_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_207_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_208_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_209_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_210_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_211_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_212_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_213_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_214_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_215_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_216_-_adriana_e_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_217_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_218_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_219_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_220_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_221_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_222_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/indicacao_223_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_224_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_225_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_226_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_227_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_228_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_229_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_230_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_231_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_232_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_233_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_234_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/indicacao_235_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/indicacao_236_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_237_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_238_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_239_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_240_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_241_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_242_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_243_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/indicacao_244_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_245_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_246_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_247_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_248_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_249_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_250_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_251_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_252_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_253_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_254_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_256_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_257_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_258_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_259_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_260_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_261_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_262_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_263_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_264_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_265_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_266_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_267_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_268_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_269_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_270_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_271_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_272_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/indicacao_273_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_274_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_275_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/indicacao_276_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/indicacao_277_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/indicacao_278_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_279_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_280_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_281_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_282_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_283_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_284_-_antonio_e_moises.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_285_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_286_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_287_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_288_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_290_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_291_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_293_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_294_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_295_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_296_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_297_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_298_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_299_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_300_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/indicacao_302_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/indicacao_305_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_306_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_311_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_312_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_313_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_314_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_315_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_316_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_317_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_318_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_319_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_320_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/indicacao_321_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_322_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_323_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_324_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_325_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_326_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_327_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_328_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_329_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_331_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_332_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_333_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_334_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_335_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_336_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_337_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_338_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_339_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_340_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_341_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_342_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_343_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_344_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/indicacao_345_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/indicacao_346_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/indicacao_347_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/indicacao_348_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/indicacao_349_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/indicacao_350_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/indicacao_351_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/indicacao_352_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_353_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_354_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_355_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_356_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_357_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_358_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_359_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_360_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_361_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_362_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_363_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_364_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_365_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_366_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_367_-_henrique_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_368_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_369_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_370_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_371_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/indicacao_372_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_373_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_374_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_375_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_376_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_377_-_adriana_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>