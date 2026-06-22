--- v0 (2026-02-05)
+++ v1 (2026-06-22)
@@ -54,5842 +54,5842 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antônio Zito</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_01_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_01_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de piscinas públicas nos Povoados de Ponta da Serra e de Pedras.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_02_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_02_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar programas permanentes de conscientização da população com relação à disposição correta do lixo, bem como de formação de equipe permanente de limpeza e manutenção das bocas de lobo e redes de drenagem existentes no Município.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_03_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_03_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Programa de Crédito para os artesãos do Município.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_04_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_04_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementação de campanhas educativas, sobre o uso do cordão de girassol.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_05_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_05_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Aderir a Política Nacional de Trabalho Digno e Cidadania para a População em Situação de Rua (PNTC PopRua) do Governo Federal, a que se refere a Lei nº 14.821/2024.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_06_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_06_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar a Casa Municipal de Apoio a Mulher, equipamento público referenciado no atendimento especializado à mulher para prevenção e enfrentamento da violência, promoção de direitos e fortalecimento da cidadania.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_07_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_07_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a “Campanha de alerta e conscientização da população no combate à hanseníase” em todos os estabelecimentos municipais de saúde.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_08_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_08_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição da atual iluminação na Praça Jorge José da Cunha, a Praça que confronta com as Ruas São João, Santa Teresinha e São Geraldo do Bairro Robert Kennedy, neste Município, por luminárias de LED.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_09_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_09_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construção de dispositivo de drenagem pluvial e boca-de-lobo, em frente à sede do Poder Legislativo Municipal, na Rua Otávio Antunes Moreira, com o objetivo de captar as águas pluviais e direcioná-las à rede coletora.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_10_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_10_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construção de dispositivo de drenagem pluvial e boca-de-lobo na Rua Messias Emanuel Chaves, no Povoado de Medeiros, neste Município.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_11_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_11_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Projeto InovaJuntos da Confederação Nacional de Municípios (CNM) e o Centro de Estudos Sociais da Universidade de Coimbra (CES), com o apoio financeiro da União Europeia (UE).</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_12_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_12_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Conselho Municipal de Defesa dos Direitos Humanos.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_13_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_13_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de passeio para pedestres, no início da Rua Maria Doida até o final da Rua Ouro Preto, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_14_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_14_-_antonio.pdf</t>
   </si>
   <si>
     <t>Campanha de enfrentamento à violência contra a pessoa idosa - Junho Violeta.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adriana Maria Camargos</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_15_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_15_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Estabelecer uma parceria entre as Secretarias de Educação e de Saúde. Esta parceria visa a implementação de vacinações e palestras preventivas nas escolas Municipais e Estadual.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_16_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_16_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Cobertura para as arquibancadas e a áreas dos quiosques do Parque de Exposições João Belo de Andrade.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_17_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_17_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de um parque ecológico na região do Muro dos Escravos em Itatiaiuçu.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_18_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_18_-_adriana_.pdf</t>
   </si>
   <si>
     <t>A possibilidade da organização de um evento anual denominado “Feira Cultural de Itatiaiuçu” que irá reunir artesanato local, produtores de doces, queijos, flores e plantas, além de convidar produtores e artistas de outras regiões.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_19_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_19_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de espaços de piquenique em Itatiaiuçu. Essas áreas seriam espaços equipados e dedicados para piquenique e convivência comunitária.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_20_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_20_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar visitas programadas para os alunos e professores das escolas de Itatiaiuçu ao Instituto Inhotim, um dos mais importantes museus a céu aberto e centro de arte contemporânea do Brasil, localizado em Brumadinho, Minas Gerais.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_21_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_21_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realização do "Festival Comida di Buteco" em Itatiaiuçu, com uma premiação especial para o prato vencedor. Este evento complementará o já existente Festival Gastronômico de Itatiaiuçu, conforme indicado pela INDICAÇÃO Nº 366/2021 de minha autoria.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_22_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_22_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de exaustores eólicos no ginásio do poliesportivo.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Henrique Samuel</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_23_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_23_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de inibir menores de 16 anos circularem no transporte gratuito fornecido pela Prefeitura sem acompanhamento de um responsável legal.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_24_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_24_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir na Praça Aurélio Chaves no bairro São Francisco uma piscina coberta e cercada para realização de aulas de natação, tendo em vista que a demanda está altíssima</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_25_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_25_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilização do serviço de terapia ocupacional os munícipes de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Nélio Chaves</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_26_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_26_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Proceda à pavimentação asfáltica na estrada que dá acesso as casas do Sr. Tuti, Sr. Jadir, Sr. Rogério e outros, da Comunidade do Moro do Peão até a região da Grota da Mandioca. Na oportunidade, sugiro que disponibilize o “Coletivo Gratuito”, para ofertar transporte para os moradores da localização anteriormente citada.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_27_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_27_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Ofertar Cursos de Formação Continuada para os Técnicos em Educação já atuantes na rede de Educação do Município de Itatiaiuçu-MG. Sugiro um “Curso de Formação Continuada no Desenvolvimento de Planos de Aula que Atendem às Necessidades Exclusivas dos Alunos com Necessidades Especiais da Educação Infantil”.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_28_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_28_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de nomear a Policlínica Municipal com o nome de Aldo Rosa de Moraes.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_29_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_29_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar uma nova pintura interna e externa das paredes da Escola Municipal José Antônio Ferreira, localizada na comunidade de Ponta da Serra, neste município.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_30_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_30_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Verifique a inclinação das rampas de acessibilidade construídas na cidade, em especifico a rampa de acesso a praça central, próximo ao coreto, em frente a clínica veterinária Pet Lovers.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_31_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_31_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promover a Campanha Setembro Verde - Mês da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_32_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_32_-_delci_.pdf</t>
   </si>
   <si>
     <t>Ampliação de um horário no serviço de transporte gratuito, especificamente em torno das 12 horas, que opera do Chaves para o Centro da cidade. Alternativamente, considero pertinente avaliar a extensão da linha que se dirige à Ponta da Serra até o Chaves. Este pedido visa atender às necessidades dos usuários, proporcionando maior acessibilidade e abrangência no transporte público.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_33_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_33_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de nos próximos anos, iniciando em 2024 contemplar a comunidade dos Chaves com ornamentos e iluminação natalina.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_34_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_34_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de iniciativos específicos para o desenvolvimento econômico das mulheres em Itatiaiuçu.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_35_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_35_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Aumentar as ações de combate ao Aedes Aegypti, transmissor da dengue, Chikungunya e Zika, em Itatiaiuçu. A proposta é aumentar a frequência e a abrangência da aplicação de inseticidas na fase adulta do mosquito, por meio da nebulização espacial (fumacê), em diversos bairros da cidade.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_36_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_36_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Restauração e adaptação da Capela de São Miguel Arcanjo, localizada no cemitério do município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_37_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_37_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criação de residências inclusivas ou abrigos institucionais no Município, destinados ao acolhimento de pessoas com deficiência; e/ou que seja realizado processo competitivo para a escolha de entidades parceiras que militam nesta área, através da publicação de edital de chamamento público para execução da política pública de atendimento para o público em questão pelo Terceiro Setor, de acordo com Tipificação Nacional dos Serviços Socioassistenciais.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_38_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_38_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promover no mês de junho a Campanha de Enfretamento do Trabalho Infantil.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_39_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_39_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Comprar um lote ao lado do CEMEI Margarida Arcanja de Oliveira, no bairro São Francisco a fim de construir uma quadra para as aulas de educação física.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_40_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_40_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Disponibilize um imóvel para ser a sede provisória da Academia Itatiaiuçuense de Letras, Ciências e Arte - AILCA; neste Município.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_41_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_41_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fornecer uma van para a Secretaria de Assistência Social deste Município.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_42_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_42_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer doação de brinquedo de Natal para todas as crianças da rede municipal e estadual de ensino.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_43_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_43_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>fazer a doação de notebooks a todos os alunos da Educação de Jovens e Adultos (EJA) com o propósito de promover a informatização desses estudantes.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_44_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_44_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Colocar uma estátua/monumento de Tiradentes na praça Tiradentes do bairro Castelo Branco, substituindo a placa atual.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_45_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_45_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instituir um ambiente destinado a pessoas com deficiência (PcD), proporcionando oficinas e terapias conduzidas por profissionais especializados.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_46_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_46_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar assentos elevados ou cadeirinhas para as crianças com necessidades especiais nos veículos que vão para os CEMEIs e Instituto Paraíso - INPAR.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_47_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_47_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir o acervo de Guaracy de Castro Nogueira, que dispõe de documentos históricos importantes sobre fatos e histórias de Itatiaiuçu, para o futuro museu do Município.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_48_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_48_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Desenvolver políticas públicas que beneficiam pessoas com Fibromialgia.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_49_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_49_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir becas para as formaturas do 2° ano infantil das escolas municipais.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_50_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_50_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Desenvolver e doar gratuitamente carteirinha de identificação para pessoas portadoras de Fibromialgia.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_51_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_51_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Divulgar de maneira sistemática o procedimento para a adesão da carteirinha do Autista, apresentando o passo a passo necessário para a obtenção deste documento.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_52_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_52_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir para a Biblioteca Municipal Antônia Joaquina Ferreira Pena e para as bibliotecas das escolas municipais e estadual, a segunda edição do livro “História de Itatiaiuçu”, escrito por Tânia Guimarães.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_53_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_53_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Automatizar o acesso dos CEMEIs do bairro São Francisco e distrito de Pinheiros, implementando um sistema eletrônico nos portões de entrada e saída.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_54_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_54_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Alterar o horário da manhã do ônibus escolar do bairro São Francisco, que transporta os alunos para a Escola Estadual Manoel Dias Correa, a fim_x000D_
 de torna-lo mais tarde.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Roberto da Nazarina</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_55_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_55_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Viabilidade de equipar os operários que trabalham recolhendo resíduos sólidos, com Equipamentos de Proteção Individual, tais como: Luva de Proteção; Botinas de Segurança; Máscara de Proteção; Protetor Auricular; Protetor Solar e Uniforme.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_56_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_56_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir uma escola de ensino fundamental no bairro Bem Viver. Com a iminente construção de (150) cento e cinquenta casas populares, é crucial para atender a crescente demanda educacional desse bairro e dos bairros vizinhos, neste Município.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_57_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_57_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Construir áreas especificas de embarque e desembarque para alunos nas margens da BR MG 431 visando a segurança do transporte em nosso município.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_58_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_58_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica na via que dá acesso da área industrial à BR381 Rodovia Fernão Dias, próximo a barreira de polícia Rodoviária Federal, na região da fazenda das canjicas nesse Município.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_59_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_59_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a revisão dos nomes dos logradouros em todo o município, com a eliminação de nomes duplicados e a manutenção de apenas um nome para cada rua.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_60_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_60_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a doação de extintores de incêndio para as organizações religiosas de nosso município.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_61_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_61_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implantação de transporte escolar para os alunos da CEMEI “Aneides da Silva Borges” que estudam apenas no turno da manhã.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_62_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_62_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica na estrada conhecida como Japonês das Flores, na comunidade de Quintas Capela Velha, neste Município.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_63_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_63_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a reforma da Praça da Santa Cruz localizada atrás da escola, na comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_64_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_64_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a inscrição do município nos Jogos Escolares de Minas Gerais (JEMG) 2024.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_65_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_65_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estudar de execução de obra de Ciclovia, situada em uma área de talude que faz margem com a Rodovia Fernão Dias e a Rua Maria Doida, no Distrito de Santa Terezinha de Minas, neste Município.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_66_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_66_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Alterar o trajeto do transporte coletivo gratuito de Pinheiros, incluindo que o mesmo passe pelo bairro Retiro Colonial deste município.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_67_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_67_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade para que o transporte escolar transite pelo Retiro Colonial na região de Pinheiros principalmente no período noturno.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_68_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_68_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Adquirir um terreno na Comunidade do Rio São João, afim de construir um “Centro de Convivência, Cultural e Esportiva”, com objetivo de ofertar cursos artesanais e esportes diversos, em especial hidroginástica com piscina aquecida, para moradores locais, do Aterrado, de Medeiros.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_69_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_69_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Realizar uma alteração na Linha 1 do transporte Coletivo Gratuito que atende moradores das Comunidades de Pedras, Medeiros, Aterrado, Rio São João, Chaves, dentre outras. Sugere-se uma divisão da rota afim de melhor atender os usuários desta Linha 1.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_70_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_70_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Aderir ao Programa Escola em Tempo Integral na Escola Municipal José Antônio Ferreira, localizada na Comunidade da Ponta da Serra neste Município.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_71_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_71_-_delci_.pdf</t>
   </si>
   <si>
     <t>Nomear o PSF (Programa Saúde da Família), no Bairro Pio XII com o nome de Manoelina Rosa Pires.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_72_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_72_-_delci_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de nomear a sede da futura associação de moradores, no Bairro Pinheiros com o nome de Argentino Pereira de Morais.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_73_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_73_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Conselho Municipal do Trabalho, Emprego e Renda e o Fundo Municipal do Trabalho.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_74_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_74_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Conselho Municipal de Transportes e Mobilidade Urbana.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_75_-_nelio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_75_-_nelio_.pdf</t>
   </si>
   <si>
     <t>Disponibilize “Rádios Comunicadores”, compostos por um transmissor e um receptor integrados em um único aparelho portátil para uso dos motoristas condutores do Transporte Coletivo Gratuito.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_76_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_76_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Liberação de espaços nas Escolas e CEMEIS do município para fins de reuniões e cursos, de modo que não interfiram no calendário acadêmico, como fins de semana e horários noturnos.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_77_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_77_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de um banco de imagens para Itatiaiuçu. Este banco de imagens deve incluir pontos da cidade, prédios públicos e instituições, facilitando o acesso à informação visual para a população e os meios de comunicação.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_78_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_78_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Aquisição de brinquedos como carrinhos, bonecas e outros itens lúdicos para as CEMEIs (Centros Municipais de Educação Infantil) do município.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_79_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_79_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica na parte ainda não comtemplada, na entrada da Comunidade de Limeira (saída da MG-431) com Rua Fernão Dias, no Bairro Pio XII, deste Município; e que seja realizada a colocação de fresa de asfalto em frente à residência de número 1.064 no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_80_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_80_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de boca de lobo e rede pluvial na Rua São Sebastião, próximo da residência de número 769, interligando a já existente na via, próximo do número 1.032, no Bairro Robert Kennedy, deste Município.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_81_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_81_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a adesão do Município à Rede de Gestores de Cultura e Turismo da Secretaria de Estado de Cultura e Turismo.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_82_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_82_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de uma parceria junto ao DER (Departamento de Estrada de Rodagem) para que possa ser instalado um radar de velocidade na entrada do Bairro São Francisco próximo a entrada da Rua São José na BR MG-431 nesse município.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_83_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_83_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Proceda a substituição de placas de identificação de nome de ruas, sendo a Rua São José e Rua Assis no Bairro São Francisco, e que seja trocado a placa da Rua São José no Distrito de Santa Terezinha, e ainda, seja feito a troca de placa de sinalização de quebra-molas à MG – 431, próximo a loja de materiais de construção INOVERDE, no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_84_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_84_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade promover a criação e execução de serviços do Programa "Melhor Caminho".</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_85_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_85_-_moises_.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de construir bicicletários nas praças do nosso município.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_86_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_86_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar um projeto de lei que concede desconto no valor do IPTU e ISS a pessoa física e jurídica que possuir imóvel ou preste serviço no município nas compras realizadas na circunscrição do Município.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_87_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_87_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação, como também a poda dos matos e pavimentação no ponto de ônibus (sentido Itatiaiuçu-Itaúna) de Ponta da Serra, localizado nas proximidades da MG-431 próximo ao Bar do Agnaldo.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_88_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_88_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação no ponto de ônibus (sentido Itatiaiuçu-Itaúna) de Ponta da Serra, localizado nas proximidades da MG-431 próximo ao Posto de Saúde e a Escola “Municipal José Antônio Ferreira”, neste Município.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_89_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_89_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção da rede de iluminação da Rua São José – Capão no distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_90_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_90_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Incentivar a participação da comunidade escolar na fiscalização dos veículos de transporte escolar, com vistas a reforçar a segurança do transporte estudantil no município.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_91_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_91_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implementar transporte exclusivo para as crianças das comunidades do Chaves e Ponta da Serra até o CEMEI do São Francisco e da comunidade de Pedras até o CEMEI de Santa Terezinha.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_92_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_92_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criar e implementar um sistema integrado no site da Prefeitura de Itatiaiuçu, onde as informações como histórico médico, agendamentos de exames/consultas, vacinação, resultados de exames e demais informações relevantes para o cuidado contínuo da saúde que cada paciente do Município, devendo esse acesso feito pelo CPF e senha de cada paciente, e para os paciente menores de idade o acesso deve estar vinculado ao CPF dos pais.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_93_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_93_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Troca ou reforma dos bancos de espera na Policlínica.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_94_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_94_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de instalar potes e demais componentes da iluminação pública na parte da Praça Artur Pereira localizada do outro lado da BR381, Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_95_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_95_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de contratar colaboradores para atuarem como vigias nas capelas velório dos cimenteiros de Santa Terezinha e também o de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_96_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_96_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de pavimentação asfáltica na estrada terra que se estende em direção ao sitio Jabuti, situado após o antigo Hotel Fazenda em Vieiras nesse município.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_97_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_97_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de auxiliar a entidade associação dos produtores rurais de Itatiaiuçu, fornecendo um trator e equipamentos, cujo o trator da entidade está com problema no motor, afetando o preparo da terra para o plantio das atividades agrícolas, necessita de um período até que a entidade consiga resolver os problemas do veículo, assegurando o apoio necessário aos produtores e promovendo o desenvolvimento da agricultura local.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_98_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_98_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Família Acolhedora - Serviço da Política Pública de Assistência que é responsável por selecionar, capacitar, habilitar e cadastrar famílias interessadas em participar do acolhimento temporário de crianças e adolescentes acolhidos em residências de famílias acolhedoras e que foram afastadas de suas famílias por medida de proteção (ECA, art. 101).</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_99_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_99_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliar o quadro da Guarda Municipal dando suporte a Escola Estadual Manoel Dias Correa, no período vespertino, por volta das 13:00.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_100_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_100_-_delci_.pdf</t>
   </si>
   <si>
     <t>Estabelecer um Centro de Convivência e Lazer, juntamente com a instalação de um campo de futebol ou quadra sintética, na Comunidade do Chaves, neste município.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_101_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_101_-_delci_.pdf</t>
   </si>
   <si>
     <t>Ampliar uma mini rede, incluindo a instalação de um poste com iluminação adjacente à quadra da Escola Municipal José Antônio Ferreira com trecho compreendido entre o refletor posicionado na porta da referida quadra e o primeiro poste com iluminação disponível, em Ponta da Serra, neste município.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_102_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_102_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promover a Campanha Outubro Prateado em alusão ao mês da pessoa idosa.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_103_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_103_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementar no Município, o Programa Escola Aberta.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2287/indicacao_104_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2287/indicacao_104_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação da Rua das Pedras Verdes localizada no Bairro Retiro dos Bandeirantes, neste Município.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_105_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_105_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar na Rua Tancredo Alves uma “boca de lobo” próximo ao ponto comercial “Villa Bar”, local onde acumula água e sujeira após as chuvas.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/indicacao_106_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/indicacao_106_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir Quiosques Comerciais na Praça Aurélio Rodrigues Chaves no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_107_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_107_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Disponibilizar kit lanche viagem aos pacientes em tratamento fora do domicílio, referenciados para outras regiões de saúde, para tratamento de saúde e seus acompanhantes.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_108_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_108_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza do ponto de ônibus localizado as margens da MG-431 próximo à última entrada do bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_109_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_109_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliar a frota e/ou disponibilizar um veículo com maior capacidade de passageiros para os alunos do SENAI.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_110_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_110_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar câmeras de segurança nas salas e corredores dos CEMEI’s da cidade, sendo “CEMEI Marinha Martins Siqueira”, “CEMEI Margarida Arcanja de Oliveira”, “CEMEI Carmita Carmo de Melo” e “CEMEI Aneides da Silva Borges”, localizados neste Município.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_111_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_111_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar o estudo da mobilidade urbana na região central, neste Município.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_112_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_112_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar aulas de natação destinadas à criança com idade inferior a 4 anos.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_113_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_113_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contrate um Engenheiro Orçamentista para o Município.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_114_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_114_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contrate um Engenheiro Eletricista ou Projetista Elétrico.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_115_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_115_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar um box de training de CrossFit no Município.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/indicacao_116_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/indicacao_116_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize campeonatos de CrossFit no Município.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_117_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_117_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estabelecer um programa de mentoria nas escolas, conectando profissionais locais a alunos do ensino médio para orientação de carreira e insights sobre o mercado de trabalho.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_118_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_118_-_moises_.pdf</t>
   </si>
   <si>
     <t>Propor um Projeto de Lei que institui a semana municipal de conscientização, prevenção, diagnostico e tratamento do câncer infantil e na adolescência.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_119_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_119_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade de instalar rede de iluminação publica na Rua Rude Ramos, situado na comunidade de pedras neste município.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_120_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_120_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de incluir o bairro Recando da Aldeia em Santa Terezinha na rota de coleta de lixo urbano, devido á ausência desse serviço básico.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_121_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_121_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de adquirir uma máquina de xerox para a recepção do TFD (Tratamento Fora do Domicilio) para que possam ser tiradas cópias de documentos e receitas médicas do paciente caso necessário para marcação de consultas e exames.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_122_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_122_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição do vidro da janela da sala velório (lado esquerdo) na descida - passagem que dá acesso ao Cemitério da Região Central do Município, onde são realizados os sepultamentos.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2306/indicacao_123_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2306/indicacao_123_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de placas nas esquinas denominando as ruas das comunidades de Ponta da Serra: R. Eduardo Rocha e R. Esperança e na Comunidade do Chaves: R Safira, R. Onix, R. Ágata, R. Citrino, R. Âmbar, R. Quartzo, R. Ametista, R. Leni Rezende Chavez, R. Antúrios, R. Rubi, R. Eduardo Rodrigues Chavez e R. Guilherme Mendonça Chavez.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2307/indicacao_124_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2307/indicacao_124_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas para intensificar a fiscalização nos alojamentos das empresas terceirizadas que prestam serviços às mineradoras, visando coibir a perturbação do sossego dos moradores locais.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_125_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_125_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de dar continuidade na construção de calçadas para pedestres e rede de iluminação as margens da MG-431 que se estende desde Rua São José (primeira entrada do bairro São Francisco) passando pela Rua São Caetano e seguindo até a última entrada do referido bairro, na Rua Santa Catarina, neste Município.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_126_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_126_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Avaliar a possibilidade de credenciamento do Município junto ao Ministério dos Transportes, para cadastro de ações locais dentro do Plano Nacional de Redução de Mortes e Lesões no Trânsito (Pnatrans), com o objetivo de reduzir mortes e lesões nas vias municipais.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_127_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_127_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar sistema de aquecimento de piscina em mais uma piscina do Ginásio Poliesportivo, neste Município.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_128_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_128_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de esgoto na região do Morro do Peão, neste Município.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_129_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_129_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica ou instalar blocos de pavimentação na via adjacente à rua do Ipê, estendendo-se até as proximidades do acampamento, no sentido de Viamão.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_130_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_130_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implementação do cultivo de plantas como lavanda e citronela nos canteiros das Escolas Municipais e Estadual, CEMEIs, Postos de Saúde e, praças e outros locais pertinentes dentro deste município.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_131_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_131_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer um espaço adaptado para pessoas com Fibromialgia.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_132_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_132_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implemente uma rede WiFi no Parque de Exposições João Belo Andrade.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_133_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_133_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Amplie o tamanho do palco fixo no Parque de Exposições João Belo Andrade.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2318/indicacao_134_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2318/indicacao_134_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instale ar condicionado no Centro Municipal de Educação Infantil (CEMEI) Aneides da Silva Borges, localizado no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2319/indicacao_135_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2319/indicacao_135_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a doação de kit de material escolar para os alunos universitários do município.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2320/indicacao_136_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2320/indicacao_136_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer o calçamento na estrada que dá acesso ao Instituto Paraíso – Inpar, localizada nas seguintes coordenadas: 20°11'34.2"S 44°24'46.9"W até 20°11'40.4"S 44°24'31.0"W.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2321/indicacao_137_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2321/indicacao_137_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implementar serviços de fisioterapia pélvica para gestantes e mulheres no pós-parto na rede pública de saúde de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_138_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_138_-_moises_.pdf</t>
   </si>
   <si>
     <t>Adotar a seguinte medida política administrativa de interesse da comunidade — pagamento de impostos e taxas municipais por meio do sistema PIX.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_139_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_139_-_moises_.pdf</t>
   </si>
   <si>
     <t>Adotar a seguinte medida política administrativa de interesse da comunidade: proceder à contratação de um Médico Veterinário.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_140_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_140_-_henrique_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de um plantonista aos finais de semana para atender as demandas do Centro de Zoonose de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_141_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_141_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação da estrada rural de início as margens da BR-381 até a última entrada perpendicular localizada na comunidade Biquinha de Pedras, neste Município.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_142_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_142_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação das portas de acesso as salas do velório do Cemitério Municipal de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_143_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_143_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de um Pórtico mais o paisagismo em torno da entrada da cidade, nesse município.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_144_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_144_-_delci_.pdf</t>
   </si>
   <si>
     <t>A possibilidade de jogar cascalho e compactá-lo nas estradas do Corta Rio, sentido Belo Horizonte em frente o “Pastelão”.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/indicacao_145_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/indicacao_145_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementação das ações de criação e oferta de cursos de capacitação específicos, focados na elaboração de projetos culturais, com a abordagem de temas, como: elaboração de projetos culturais, captação de recursos, gestão financeira, marketing cultural e legislação cultural.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_146_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_146_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a pré-inscrição do Município na capacitação sobre o Sistema de Benefícios ao Cidadão (SIBEC), de forma a aprimorar a gestão do Programa Bolsa Família no âmbito local.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_147_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_147_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de rede de esgoto na de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_148_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_148_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no Bairro Pio XII, neste Município.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_149_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_149_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Luiz Carlos de Oliveira, Bairro Pio XII, neste Munícipio.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_150_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_150_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o preenchimento dos planos de serviços referentes ao Piso Mineiro de Assistência Social e da Proteção Social Especial para o ano de 2024.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_151_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_151_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o cascalhamento e compacta-lo na estrada rural próxima do Depósito Bela Vista, no caminho que entra antes do Pedágio e desce em direção à Praça Central do Povoado de Pedras (área rural), deste Município, visando melhorar as condições de tráfego de veículos e dos pedestres.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_152_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_152_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a Semana Municipal de Apoio à Adoção de Crianças e Adolescentes no Município.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_153_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_153_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir um Centro Comunitário no Bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_154_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_154_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a doação de ovos de pascoa ou barras de chocolate para todos os alunos da rede municipal e estadual de ensino.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_155_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_155_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Conceder profissionais de segurança para a Instituição de longa Permanência para Idosos Santa Luísa de Marillac, neste Município.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_156_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_156_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de realizar pavimentação asfáltica ou instalar bloquetes na rua Messias Emanuel Chaves, via que está localizada na área urbana na comunidade Alfredo Campos, em Medeiros neste município.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_157_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_157_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade da implementação da instalação de postes e componentes de iluminação pública na principal via urbana da comunidade de Medeiros Alfredo Campos, especificamente na rua Messias Emanuel Chaves.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_158_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_158_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Ampliação de rede de esgoto na Rua Ypê na entrada do bairro Retiro dos Bandeirantes, conectando uma fossa que recebe esgoto de várias residências ligando até a rede já existente na Rua Carvalho, onde já existe infraestrutura de esgoto estabelecido.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_159_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_159_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de contratar colaborador para desempenhar a função de vigia no campo de bola Nelson Pinto da Silva em Santa Terezinha.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/indicacao_160_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/indicacao_160_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de se construir uma quadra sintética na comunidade de vieras, neste município.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/indicacao_161_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/indicacao_161_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Contratar mais um colaborador ou realizar remanejamento de pessoal de outra área de serviço para atuar como atendente na farmácia municipal, diante do aumento constate na demanda de entrega de medicamentos.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_162_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_162_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar as intervenções necessárias com a abertura de uma canaleta entre a calçada e a faixa elevada para travessia de pedestres na MG-431, próximo da antiga Siderurgia São Jorge, de forma a permitir a passagem d’água e evitar a degradação do asfalto naquele trecho da via.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/indicacao_163_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/indicacao_163_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliação do quadro de horário do transporte gratuito (ônibus tarifa zero), na linha Centro sentido Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_164_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_164_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua JK, Bairro Pio XII, neste Munícipio.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_165_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_165_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a inscrição do município, com o envio pelo SEI, dos documentos previstos no edital de chamamento público da Sedese/MG, para seleção de projetos municipais para financiamento pelo Fundif.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_166_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_166_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de elaborar e enviar a esta Casa, projeto de lei que disponha sobre a criação do Conselho Municipal da Juventude e respectivo Fundo Municipal da Juventude</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_167_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_167_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar o estudo da mobilidade urbana na Rua São Benedito, bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_168_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_168_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promover políticas públicas para profissionalização de adolescentes acolhidos em entidades de atendimento como “abrigo, casa de passagem, casa lar e república”, para qualificar e promover a inclusão destes no mercado de trabalho quando do desligamento dessas casas de acolhimento institucional.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/indicacao_169_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/indicacao_169_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar trabalhos preventivos para evitar que os vasos e outros objetos colocados nas sepulturas não acumulem água, que favorece a proliferação do mosquito Aedes aegypti, transmissor da dengue, a fiscalização deve ser feita no cemitério Municipal de Santa Terezinha e Central, neste município.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_170_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_170_-_delci_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede elétrica nas proximidades da residência do Senhor Taioba, até o término da rua sem saída localizada na região do Jardim Colonial, neste município.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_171_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_171_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um poço artesiano na comunidade do Jardim colonial.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_172_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_172_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar hortas comunitárias e/ou escolares em todas as comunidades e/ou unidades de ensino do Município.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Roberto da Nazarina, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_173_-_wanderson_e_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_173_-_wanderson_e_roberto_.pdf</t>
   </si>
   <si>
     <t>Adquirir um veiculo exclusivo para a equipe de colaboradores que trabalha no setor da eletricidade da prefeitura.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/indicacao_174_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/indicacao_174_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Instalação de poste e demais componentes de iluminação na rua Santo Afonso, localizado na comunidade de Pedras.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_175_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_175_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Fazer um mapeamento das sinalizações das vias, e nos pontos que identificar falhas nas sinalizações, que realize o complemento ou refaça sinalização da via.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_176_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_176_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Realizar extensão de rede de esgoto na rua Santa Maria, situada na área do Capão em Santa Terezinha.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_177_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_177_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construção da Casa da Cultura de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_178_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_178_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir a Banca da Cultura na praça da matriz, no Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_179_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_179_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar sistema de irrigação com automação nas praças públicas de nosso município.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_180_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_180_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a aquisição de óculos de realidade aumentada para as escolas do município, visando aprimorar o caráter interativo e tecnológico das aulas ministradas.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_181_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_181_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Modernização dos pontos de ônibus nas regiões centrais, sendo: iluminação de LED, carregadores USB, câmeras de monitoramento e painéis de itinerários.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_182_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_182_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar o sistema biométrico em todas as escolas do município para registrar a frequência dos alunos durante as aulas.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_183_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_183_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar aos auditórios das escolas do município tela de projeção 3D.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_184_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_184_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar treinamento de segurança no trabalho aos profissionais das empresas terceirizadas que prestam serviço ao município.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_185_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_185_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar curso sobre culinária e segurança alimentar aos profissionais encarregados de preparar os alimentos nas escolas do município.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_186_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_186_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir e disponibilizar óculos com inteligência artificial, capazes de ler textos, capturar imagens e transmiti-las em formato de áudio, para deficientes visuais.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_187_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_187_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir o Dia Municipal do Cuidador no âmbito do Município de Itatiaiuçu, a ser comemorado anualmente no dia 20 de março.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_188_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_188_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a Semana Municipal de Conscientização do Uso do Cordão de Girassol, no âmbito do Município de Itatiaiuçu, a ser celebrada, anualmente, na semana do dia 21 de setembro.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_189_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_189_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir o “Dia Municipal dos Congados e Reinados”, no âmbito do Município de Itatiaiuçu, a ser comemorado, anualmente, no dia 7 de outubro.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_190_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_190_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir equipamentos de sonorização para área interna da capela velório localizada no cemitério do Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_191_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_191_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Flor de Orquídea – Lagoa das Flores, na comunidade de Pinheiros, neste município.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_192_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_192_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instituir no município de Itatiaiuçu o dia da Academia Itatiaiuçuense de Letras, Ciências e Arte em Itatiaiuçu, a ser comemorado anualmente no dia 10 (dez) de junho.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/indicacao_193_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/indicacao_193_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar as intervenções para a adaptação da Unidade de Atendimento ao Trabalhador - SINE para garantir a acessibilidade de todos que acessam o local, incluindo rampas de acesso, piso tátil, corrimãos, entre outros recursos, se for o caso.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2382/indicacao_194_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2382/indicacao_194_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promover cursos de capacitação de cuidador de idosos, cuidador infantil e cuidador de crianças com necessidades especiais, para pessoas maiores de 18 anos e que sejam residentes em nosso município.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_195_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_195_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento nos transportes escolares, deste Município.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_196_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_196_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Criado no âmbito da Secretaria Municipal de Desenvolvimento Econômico, setor de atendimento que estimule e coordene ações voltadas para a inovação tecnológica, neste Município.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/indicacao_197_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/indicacao_197_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir uma área coberta desde o portão principal da Escola Municipal José Antônio Ferreira, até o local onde os transportes escolares ficam estacionados.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/indicacao_198_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/indicacao_198_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instituir a Semana Municipal de Incentivo ao Aleitamento Materno no Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/indicacao_199_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/indicacao_199_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a “Semana da Conscientização das Doenças Oculares”, em todas as unidades de ensino do Município, a ser celebrada, anualmente, no mês de abril, em alinhamento com a Campanha Nacional "Abril Marrom".</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/indicacao_200_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/indicacao_200_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Elaborar e enviar a esta Casa, projeto de lei com vistas a instituir a Politica Municipal de Enfrentamento das Mudanças Climáticas e de Melhoria da Qualidade do Ar.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/indicacao_201_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/indicacao_201_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores nas dependências da Policlínica e dos Postos de Saúde da Família (PSFs) do município.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_202_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_202_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o envernizamento dos bancos de madeira da Praça Matriz.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_203_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_203_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir um passeio na rua que se eleva em direção ao Povoado Curtume, situada nas coordenadas geográficas: -20.195765, -44.425206 até -20.191438, -44.426011.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_204_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_204_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceder à instalação de fechamento de vidro na área externa da capela velório, localizada no Bairro Centro, e trocar o piso para antiderrapante.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_205_-_wanderson_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_205_-_wanderson_.pdf</t>
   </si>
   <si>
     <t>Aumentar temporariamente mais um dia na coleta de lixo na região central e nos demais bairros do Município enquanto durar grande número pessoas infectada com casos de dengue na cidade.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_206_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_206_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Inclusão no convênio, estabelecido com a Agencia dos Correios a disponibilização de um veículo com motorista para auxiliar as AGC - Agencia de Correios Comunitária, no Distrito de Santa Terezinha e no Bairro de Pinheiros.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_207_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_207_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Implantação de uma rede pluvial juntamente com bocas-de-lobo na Rua Santa Clara localizada no Bairro São Francisco.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_208_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_208_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas educativas e de conscientização sobre alienação parental em Itatiaiuçu.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_209_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_209_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Aderir ao Programa SUS Digital no Portal InvestSUS do Fundo Nacional de Saúde.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_210_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_210_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instituir a semana de incentivo ao uso de bicicletas e respeito ao ciclista no Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_211_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_211_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de uma sede para a Associação Cultural e Comunitária de Itatiaiuçu (Rádio Alfa FM) deste Município, para o desenvolvimento de suas atividades.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_212_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_212_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar medidas com ações para minimizar e solucionar o problema da presença de pombos na Quadra Escolar do Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_213_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_213_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Garantir a acessibilidade no projeto da obra de Ciclovia que está sendo executada na Rodovia MG 431 e a Rua Fernão Dias, pela empresa vencedora do processo.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_214_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_214_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Providencie a troca da placa de identificação da rua São José esquina com a rua São Carlos, no bairro São Francisco neste município.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_215_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_215_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Instalação de películas de insulfilm em todas as janelas, dos PSF – Programa Saúde da Família de nosso Município, visando otimizar o controle térmico e a qualidade do ambiente interno.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_216_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_216_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar entradas de carregador USB nos ônibus de transporte público gratuito.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_217_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_217_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir o segundo andar na sede da Associação dos Artesãos e Produtores Caseiros de Itatiaiuçu (ACIRPA).</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_218_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_218_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Elaborar uma rota que mapeie as cachoeiras do município, consideradas áreas de grande movimentação.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_219_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_219_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Doar telas de pintura para os projetos de manutenção da ACIRPA.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_220_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_220_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realizar a restauração do Muro dos Escravos, visando transformá-lo em um ponto turístico na comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_221_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_221_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar uma câmara de “olho vivo”, na Rua Santa Rita, localizada no Bairro São Francisco, nas seguintes coordenadas geográficas: -20.197307, -44.440385.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_222_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_222_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir nas Escolas Municipais a Semana Municipal do Meio Ambiente e Reciclagem, a ser realizada, anualmente, na semana do dia 05 de junho.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_223_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_223_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de rede de esgoto na comunidade do Parque dos Coqueiros, neste Município.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_224_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_224_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de cortinas e ou persianas nas janelas da Policlínica, neste município.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/indicacao_225_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/indicacao_225_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um quiosque na praça próximo a escola e ao posto de saúde de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_226_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_226_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Centro de Referência de Diagnóstico e Tratamento de Pessoas com Transtorno do Espectro Autista (TEA), para todas as faixas etárias, no Município.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_227_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_227_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a reconstrução do meio-fio próximo da lagoa na Comunidade do Parque do Lago, deste Município.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_228_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_228_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Santa Izabel – Retiro Colonial, na comunidade de Pinheiros, neste município.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_229_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_229_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a Adesão ao Programa de Apoio à Educação Infantil do Governo Federal.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2418/indicacao_230_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2418/indicacao_230_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Determinar a Controladoria-Geral do Município e a Secretaria Municipal de Fazenda, adotarem medidas para transparência no “sítio eletrônico oficial do Município e demais canais de comunicação disponíveis”.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_231_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_231_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar as medidas necessárias para o preenchimento do Sistema Nacional de Informações sobre a Gestão de Resíduos Sólidos (SINIR).</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_232_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_232_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Implementação de medidas que visa melhorar a mobilidade urbana na Rua dos Expedicionários, localizado no Distrito de Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2421/indicacao_233_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2421/indicacao_233_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo para criar um pequeno “ lava jato” no pátio da policlínica, e destinar ou contratar um colaborador, para que possa está realizando a limpeza básica nos veículos da policlínica, sempre que for necessário.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2422/indicacao_234_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2422/indicacao_234_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Apoiar e incentivar a constituição de organizações comunitárias no âmbito local, que atuam na gestão integrada dos resíduos sólidos municipais, como Associações de Catadores de Materiais Reutilizáveis e Recicláveis.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2423/indicacao_235_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2423/indicacao_235_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a aquisição de placas, outdoors, banners ou faixas informativas para a conscientização quanto a perturbação de sossego.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_236_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_236_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar no município o “Dia da Família”.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2425/indicacao_237_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2425/indicacao_237_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar as medidas necessárias para recadastrar mandatos de Conselheiros da Alimentação Escolar (CAE) até 31 de maio no novo módulo do Sistema de Gestão do Programa Nacional de Alimentação Escolar (SIGPNAE).</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_238_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_238_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construir uma passarela entre o bairro Pio XII e o bairro Mirante da Serra, sobre a MG-431, neste Município.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_239_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_239_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realização de pavimentação asfáltica ou por bloquetes de Ponta da Serra até a Cachoeira Retiro dos Pintos, nesse Município.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2428/indicacao_240_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2428/indicacao_240_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção na rede hídrica na comunidade dos Chaves, em especifico na Rua Leni de Resende Chaves, em frente ao Alphaville, neste Município.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2429/indicacao_241_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2429/indicacao_241_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construção de uma cascata na Praça Antônio Quirino da Silva.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2430/indicacao_242_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2430/indicacao_242_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Substituir o transformador monofásico de 10 KVA para um transformador trifásico de 45 KVA, na comunidade da Cachaça Pendão.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_243_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_243_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a extensão de rede de esgoto na parte ainda não contemplada no Bairro Retiro Colonial, deste Município, próximo do retorno da empresa Minerita - Minérios Itaúna Ltda.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2432/indicacao_244_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2432/indicacao_244_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Ampliação do número de câmeras que compõe o Sistema de Videomonitoramento Municipal (SVM) já implantado, com a instalação de novas câmeras nas vias e locais públicos do Município, quais sejam, Ruas Santa Rita, Santa Mônica, Santa Izabel, Juscelino Kubistchek, São Pedro, Santo Antônio, São Sebastião e São Judas Tadeu no Bairro Retiro Colonial.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_245_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_245_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar as adaptações necessárias em seus equipamentos para instalação de ferramenta de segurança para uso do Sistema do Cadastro Único que será obrigatória a partir de 26 de maio de 2024.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_246_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_246_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementação de políticas públicas no Município para fortalecimento e incentivo à contratação de menores aprendizes pelas empresas, inclusive de adolescentes acolhidos em entidades de atendimento como “abrigo”.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_247_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_247_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Aumentar a frequência das coletas de lixo na comunidade de Ponta da Serra local popularmente conhecido como “Grota” nas coordenadas: -20.190479, -44.477316.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2436/indicacao_248_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2436/indicacao_248_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Manutenção da calçada (passeio) da Rua Santa Helena, no Bairro Robert Kennedy próximo a Siderurgia São Jorge, neste município.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2437/indicacao_249_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2437/indicacao_249_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Disponibilização do cardápio da merenda escolar para os pais e responsáveis dos alunos das Escolas e CEMEIS, deste Município.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2438/indicacao_250_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2438/indicacao_250_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Elaborar e executar projeto para criar um parque urbano no entorno da lagoa da Comunidade do Bairro Parque do Lago.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/indicacao_251_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/indicacao_251_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Centro de Referência da Pessoa Idosa no âmbito do Município.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_252_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_252_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a “Semana Municipal de conscientização sobre a importância da castração e combate ao câncer em animais”.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_253_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_253_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalação de placas Ponto de Parada SAU-26 para indicar ponto de parada de ônibus na Rua Santo Antônio em frente à Rua São Paulo, no bairro São Francisco, neste Município.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_254_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_254_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a compra de banheiros trailers com acessibilidade para cadeirantes, destinados às feiras livres do município.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_255_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_255_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir uma parede divisória entre o banheiro e a piscina de hidroginástica no clube municipal, a fim de proporcionar maior conforto térmico e privacidade.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_256_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_256_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar medidas para o uso do Sistema Eletrônico de Gestão do Transporte Escolar (Sete).</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_257_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_257_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalação de uma placa de sinalização exclusiva para ônibus escolares na rua Oleni da Conceição Rosa, na área em que os ônibus ficam parados no horário de aula, localizada na zona escolar em Ponta da Serra.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_258_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_258_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adote as medidas necessárias para solução das pendências em documentação junto ao FNDE – Fundo Nacional de Desenvolvimento da Educação.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_259_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_259_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar uma nova pintura interna e externa das paredes do Centro de Especialidades médicas da rede municipal de saúde, deste município.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_260_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_260_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que Solicita a CEMIG- Companhia Energética de Minas Gerais, que estuda a possibilidade de reforçar/ampliar a distribuição energética no bairro Industrial, localizado na Fazenda das Canjicas nesse município.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_261_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_261_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de distribuição de energia pública, com (2) dois postes em sequência próximo do n°500 na Rua Ouro Preto, localizado no “Chacreamento Parque dos Coqueiros”, neste Município.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_262_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_262_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Substituir a cerca que se encontra no estacionamento da área da capela velório, por um muro bem como a instalação de um portão, no Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_263_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_263_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar a troca ou manutenção da porta de circulação pública, que dá acesso a área externa a área interna do Centro de Especialidades Médicas da Rede Municipal de Saúde de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2452/indicacao_264_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2452/indicacao_264_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Alterar a rota do ônibus fretado destinado ao transporte dos alunos no CEFET, passando pela Rua Bonfim, deste Município.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2453/indicacao_265_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2453/indicacao_265_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Realizar intervenções na praça localizada no Bairro Pio XII, entre as Ruas Agostinho Parreiras e Dom Silvério.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_266_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_266_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Construir um banheiro masculino e um feminino, que também seja construído uma cozinha ampla na Capela Nossa Senhora do Rosário, localizada na Rua Padre Euzébio/ Fernão Dias, no Bairro Pio XII, nesse município.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_267_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_267_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Construir um monumento, em homenagem póstuma ao ex-combatente da segunda Guerra Mundial, Francisco Ferreira da Silva, na Praça Antônio Quirino da Silva ou em um local de destaque em nosso Município.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_268_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_268_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Realizar um convenio entre os Municípios de Itatiaiuçu, Crucilândia Piracema, Rio Manso, além de incluir o Governo de Minas Gerais ou Governo Federal.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2457/indicacao_269_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2457/indicacao_269_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição dos ônibus adquiridos no ano de 2015 com capacidade para 21 passageiros, que fazem o transporte coletivo gratuito, por veículos novos e/ou que sejam adotadas providências para a reforma dos mesmos.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_270_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_270_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a inscrição do Conselho Municipal dos Direitos da Criança e do Adolescente no Edital Itaú Social (Edital FIA 2024).</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_271_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_271_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a “Política Municipal de Cuidado” com a implementação de ações e iniciativas de oferta de serviços e benefícios sociais para enfrentamento de situações de vulnerabilidade, riscos e privações.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_272_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_272_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar faixa de pedestres em frente ao Centro de Especialidades Médicas, na Rua Anísio Chaves de Mendonça, Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_273_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_273_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementação de varandas urbanas e parklets no Município, realizando a modernização do Código de Posturas e demais legislações municipais pertinentes, se for o caso.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_274_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_274_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o preenchimento de Formulário Eletrônico para inscrição dos Agentes Municipais de Saúde que atuam na Atenção Primária à Saúde e/ou na Vigilância em Saúde, no curso em EaD “Território na Saúde: construindo saberes com agentes de saúde do SUS” da Escola de Saúde Pública do Estado de Minas Gerais (ESP-MG).</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_275_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_275_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção das portas e revitalização do banheiro da Escola Municipal Raimundo Benedito de Faria.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_276_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_276_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar as intervenções necessárias na estrada de Ponta da Serra, sentido Retiro dos Pintos, com o lançamento de fresa de asfalto ou similar, para melhorar as condições de trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_277_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_277_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implantação do Sistema Municipal de Cultura, de acordo com a Lei Paulo Gustavo, cujo prazo encerra-se no dia 11 de julho de 2024.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/indicacao_278_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/indicacao_278_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de nomeação nas ruas do bairro Mirante da Serra, onde atualmente não existe nenhuma placa de identificação.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_279_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_279_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica ou instalação de bloquetes na Rua das Taiobeiras, até o ponto de retorno do ônibus escolar, localizado no Jardim Colonial, neste município.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_280_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_280_-_delci_.pdf</t>
   </si>
   <si>
     <t>Fazer um cercado de proteção ao redor do parquinho localizado em Pedras, neste município.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/indicacao_281_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/indicacao_281_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Contratar um profissional de psicologia especialista na área esportiva para atuar na secretaria de esporte.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_282_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_282_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a substituição da placa informativa sobre o limite de idade localizada no playground da praça principal do Bairro Pio XII.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_283_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_283_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Extensão do projeto “Cuidar de quem cuida” aos profissionais da educação de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_284_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_284_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implementar um programa conjunto de pilates, acessível a todos os cidadãos de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_285_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_285_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Aquisição de apostilas (livro didático que compila informações, exercícios e orientações sobre conteúdos curriculares para apoiar o ensino e o aprendizado dos alunos) para uso na rede municipal de ensino.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_286_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_286_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Entre em contato com o órgão responsável pela MG 431 e solicite a poda na região de Ponta da Serra, próximo a Escola Municipal da comunidade, neste Município.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_287_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_287_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Envie um caminhão pipa no Chacreamento Lagoa das Flores na rua Flor de Orquídea, região de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2476/indicacao_288_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2476/indicacao_288_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de iluminação pública, na Comunidade de Pedras na rua sentido o Cruzeiro atrás do Poliesportivo da Escola, seguindo para a estrada esquerda e direta após o Cruzeiro, neste Município.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_289_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_289_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instale placas de proibido estacionar em um sentido nas proximidades do Estabelecimento Taverna no Parque do Lago, deixando somente estacionamento de um lado da rua sentido ao Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_290_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_290_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Realizar extensão de rede de esgoto na Rua São Pedro, situada no Distrito de Santa Terezinha, posteriormente a conclusão da rede de esgoto, que se proceda o recapeamento asfáltico na referida via.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_291_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_291_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Aquisição de meias ortopédicas, conforme prescrição médica, e a sua posterior doação às pessoas de baixa renda.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2480/indicacao_292_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2480/indicacao_292_-_wanderson.pdf</t>
   </si>
   <si>
     <t>A viabilidade de um projeto para se criar uma linha de crédito específica para os produtores rurais, com condições facilitadas de acesso e juros subsidiados.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2481/indicacao_293_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2481/indicacao_293_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir um Centro Comunitário na comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_294_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_294_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estude a viabilidade de dar prioridade de participação aos moradores deste município, quando houver, por meio da prefeitura municipal, corridas rústicas e de bicicleta.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2483/indicacao_295_-_antonio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2483/indicacao_295_-_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar o tombamento do Monumento e Imagem do Cristo Redentor, da Igreja Matriz de São Sebastião e Cachoeira dos Chaves junto ao IEPHA - Instituto Estadual do Patrimônio Histórico e Artístico de Minas Gerais.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_296_-_henrique.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_296_-_henrique.pdf</t>
   </si>
   <si>
     <t>Instale tatame ou pisos emborrachados nas salas de berçário e infantil I, II e III nas Creches de (Pinheiros, Santa Terezinha, Kennedy e São Francisco), neste Município.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/indicacao_297_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/indicacao_297_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar instalação de uma tela sob a quadra de areia do Pio XII, localizada neste município.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_298_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_298_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de distribuição de energia pública, próximo do n°1018 na Rua dos Colibris, localizado no Parque do Lago neste Município.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2487/indicacao_299_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2487/indicacao_299_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Construir no gramado ao redor do cruzeiro da comunidade de Pedras uma praça pública equipada com iluminação, academia ao ar livre e playground neste município.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2488/indicacao_300_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2488/indicacao_300_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Realizar a troca dos postes e demais componentes de iluminação pública na praça de Ponta da Serra, localizada próximo ao bar do Aguinaldo, por equipamentos mais modernos e eficientes.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_301_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_301_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a inscrição do Município nos Editais da Cemig para seleção de projetos sociais voltados ao esporte, população idosa e crianças e adolescentes.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2490/indicacao_302_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2490/indicacao_302_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criar o Conselho Municipal de Monitoramento e Avaliação das Políticas de Enfrentamento às Mudanças Climáticas.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_303_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_303_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição dos bancos de concreto da Praça Vereador Dilton Eustáquio da Silva, no Bairro Robert Kennedy, por bancos de madeira com encosto.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_304_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_304_-_moises_.pdf</t>
   </si>
   <si>
     <t>Elabora Projeto de Lei no âmbito municipal a Tarifa Social de Água e Esgoto para famílias de baixa renda.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_305_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_305_-_moises_.pdf</t>
   </si>
   <si>
     <t>Implantação de bicicletários nas Escolas do Município.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_306_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_306_-_moises_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo, a implantação do PROGRAMA DE RECUPERAÇÃO FISCAL MUNICIPAL - REFISMUNICIPAL.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_307_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_307_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aquisição de drones, para serem utilizados nos serviços fiscalizatórios do Município, como por exemplo as fiscalizações de combate à dengue e demais atividades.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_308_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_308_-_moises_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo utilize o disposto no artigo 5°, inciso XX.V da Constituição Federal, para que os agentes de combate à dengue possam adentrar aos imóveis particulares que estejam fechados, sob o argumento de iminente perigo público.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_309_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_309_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação ao final da Rua Alameda Pintassilgo no Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_310_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_310_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Ampliar o convênio da CAPI com a Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_311_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_311_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar espelho nos banheiros do segundo pavimento da Escola Municipal José Antônio Ferreira, localizada na comunidade de Ponta da Serra, neste município.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_312_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_312_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Elaborar e enviar a esta Casa, projeto de lei que disponha sobre o combate ao Etarismo no Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_313_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_313_-_delci_.pdf</t>
   </si>
   <si>
     <t>Estabelecer uma linha direta do ônibus gratuito para o Morro do Pião, partindo do Centro, com horário de saída por volta das 17h30.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_314_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_314_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realize anualmente, especificamente nos meses de agosto e setembro, Campanha de Combate ao Escorpião.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2503/indicacao_315_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2503/indicacao_315_-_moises_.pdf</t>
   </si>
   <si>
     <t>Proceder um aumento na gratificação de REGIME ESPECIAL DE TRABALHO DA GUARDA CIVIL MUNICIPAL - RETGCM.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_316_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_316_-_moises_.pdf</t>
   </si>
   <si>
     <t>Elaborar Projeto de Lei autorizando a gratificação por desempenho de Atividade Delegada aos Guardas Municipais.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_317_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_317_-_moises_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Escola Agrícola Municipal em parceria com o Sindicato Rural.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2506/indicacao_318_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2506/indicacao_318_-_moises_.pdf</t>
   </si>
   <si>
     <t>Elabore Projeto de Lei que implante sistema de assistência técnica gratuita para construção em áreas urbanas e rurais.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/indicacao_319_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/indicacao_319_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar medidas para execução de políticas públicas e ações de reinserção social e geração de emprego para dependentes químicos após tratamento, bem como medidas voltadas especificamente aos dependentes químicos com quadro clínico em tratamento, tais como realização de oficinas profissionalizantes, entre outras, para à preparação destes para a reinserção no mercado de trabalho.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_320_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_320_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a reconstrução de calçada danificada, em frente à sede da ABRACI, na Avenida Duque de Caxias, Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/indicacao_321_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/indicacao_321_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação na Rua das Orquídeas, Bairro Pinheiros.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/indicacao_322_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/indicacao_322_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação na Avenida Capela Velha.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_323_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_323_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementação do Programa Qualifica EJA nas Escolas da Rede Municipal e Estadual de Educação.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_324_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_324_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implantação de um consultório odontológico central. Junto ao Centro de Especialidades. Onde neste local, possa ser feito procedimentos mais complexos e importantes para a saúde bucal.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_325_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_325_-_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação com cascalho ou bloquete na região de Medeiros, abrangendo desde o mata burro da propriedade do Senhor Paulo até a residência da Senhora Filomena.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_326_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_326_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização da passagem elevada na MG-431 e da faixa de pedestres, próximo da antiga Siderurgia São Jorge, na via que dá acesso ao Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_327_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_327_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estender as ações da cultura, tais como, Rua de Lazer e Carreta da Alegria para as crianças e adolescentes dos Bairros Parque do Lago, Parque dos Coqueiros e Parque do Itatiaia, deste Município.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_328_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_328_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir rede pluvial e boca-de-lobo na Rua B, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2517/indicacao_329_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2517/indicacao_329_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de divulgar no “sítio eletrônico oficial do Município e demais canais de comunicação disponíveis”, informações relativas ao alistamento militar obrigatório, cujo prazo se encerra no próximo dia 30 de junho.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_330_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_330_-_moises_.pdf</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_331_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_331_-_moises_.pdf</t>
   </si>
   <si>
     <t>Proceder à contratação de um Médico Veterinário.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_332_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_332_-_moises_.pdf</t>
   </si>
   <si>
     <t>Implante em nosso município o auxílio aluguel às mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_333_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_333_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realize a construção de um sarjetão para escoamento de água na Rua Otávio Antunes Moreira no Centro, em toda sua extensão levando ao bueiro mais próximo para desague.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_334_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_334_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criar Projeto de Lei que institui a Aprendizagem Profissional no âmbito da Administração Pública Direta, Sociedade de Economia Mista, Autárquica e Fundacional, para jovens que possuírem entre 14 (quatorze) a 21 (vinte e um) anos em nosso Município.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_336_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_336_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Forneça Caminhas Empilháveis para as salas de berçário e infantil I, II e III nas Creches de (Pinheiros, Santa Terezinha, Kennedy e São Francisco), neste Município.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_337_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_337_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação na Estrada da Fundição Itahâtâ.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_338_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_338_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estude a possiblidade de estar fazendo o recolhimento do lixo em mais dias da semana devido a demanda maior demanda de descarte no bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_339_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_339_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construir rede pluvial, boca-de-lobo e rede de esgoto na Rua Hum, na Comunidade do Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2527/indicacao_340_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2527/indicacao_340_-_moises_.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal encaminhe a esta Casa Legislativa Projeto de Lei dispondo sobre a instituição e regulamentação de uma "Padaria Comunitária" no Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2528/indicacao_341_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2528/indicacao_341_-_moises_.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa Projeto de Lei que Institui o Programa de Reeducação de Agressor de Violência Doméstica e Familiar, em que estabeleça diretrizes para a criação do programa no âmbito do Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_342_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_342_-_moises_.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa Projeto de Lei que Institui o Programa de Assistência Médica e Psicológica aos Professores da Rede Pública do Município Portadores da Síndrome de Burnout no âmbito do Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_343_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_343_-_moises_.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa Projeto de Lei que Dispõe sobre a Criação do “Selo Verde- Empresa Sustentável” no âmbito do Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2531/indicacao_344_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2531/indicacao_344_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implementação e apresentação junto ao Governo Federal do plano de metas para o enfrentamento integrado da violência doméstica e familiar contra a mulher para acesso aos recursos federais relacionados à segurança pública e aos direitos humanos.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_345_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_345_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Promover ações sociais em eventos gratuitos realizados pelo município, visando arrecadar alimentos e outros donativos para doação a pessoas e instituições necessitadas.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_346_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_346_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir mais banheiros no Parque de Exposições “João Belo de Andrade” para atender a demando do público nos eventos, eliminando a necessidade de alugar banheiros químicos.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Vinícius Rosa</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2534/indicacao_347_-_adriana_e_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2534/indicacao_347_-_adriana_e_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realização de pintura e cobertura da quadra de futsal na Comunidade de Pinheiros.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2535/indicacao_348_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2535/indicacao_348_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização da demarcação viária das faixas de pedestres existentes nas Ruas Santa Cruz e São Sebastião, no entorno da Praça do Minério, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_349_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_349_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma faixa de pedestre na Rua São Sebastião, quase em frente ao número 776, Bairro Robert Kennedy, deste Município.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_350_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_350_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Construir pelo menos quatro (04) passagem elevadas, onde já existe a pintura de faixa de pedestres no asfalto, no entorno da Praça Antônio Quirino da Silva.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_351_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_351_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Extensão de rede elétrica próximo da entrada do Condomínio do Sino na Rua José Serafim da Silva, além da troca do transformador.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_352_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_352_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Colocar espelhos nos banheiros da Escola Municipal Dona Balbina Antunes Penido, no Distrito de Pinheiros, neste Município.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_353_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_353_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar por meio da Secretaria de Esportes, treino de Futebol Americano no município.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2541/indicacao_354_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2541/indicacao_354_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implementar aulas de vôlei nas aulas de Educação Física das escolas do município.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_355_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_355_-_moises_.pdf</t>
   </si>
   <si>
     <t>Elabore Projeto de Lei reduzindo a jornada de trabalho do servidor público que possua vinculo de cuidado indispensável com pessoa com deficiência, sem prejuízo de sua remuneração.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_356_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_356_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Fazer a reforma do piso e a pintura da quadra de futsal da Escola Municipal Arminda Evangelista Ferreira, situada na Comunidade de Pedras, neste Município.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2544/indicacao_357_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2544/indicacao_357_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir um campo society na Comunidade de Ponta da Serra, neste Município.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2545/indicacao_358_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2545/indicacao_358_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Construir uma quadra de futsal na Comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2546/indicacao_359_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2546/indicacao_359_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Implantar aulas de Boxe nas escolas do município.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2547/indicacao_360_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2547/indicacao_360_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir armários para as escolas municipais, destinados aos alunos para guardar os livros que levam diariamente para casa.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_361_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_361_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda a manutenção nas portas dos banheiros da Escola Municipal Raimundo Benedito de Faria, localizada no Distrito de Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_362_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_362_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Estender o curso de inglês oferecido pela Decolar para as turmas do 7° ano das escolas do município.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_363_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_363_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Proceda à conexão da rede Wi-Fi às televisões das escolas do município.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_364_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_364_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Adquirir uniformes de educação física com tecidos adequados (poliéster, nylon ou elastano) para fornecer aos alunos das escolas municipais e estadual.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_365_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_365_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Realize a pintura da quadra externa à Escola Municipal João Marques Machado, localizada no Bairro Robert Kennedy, neste Município.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_366_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_366_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de rede pluvial na Rua Santa Inês, no Bairro Robert Kennedy, deste Município.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_367_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_367_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Elaborar e enviar a esta Casa, projeto de lei que institui o Programa Municipal da Pessoa com Câncer.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_368_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_368_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o cadastro da biblioteca pública municipal na plataforma Minas Criativa até 15 de agosto, de modo a permitir a renovação de seu acervo com o recebimento de até 500 novos livros de literatura ainda em 2024; e que seja realizada a atualização de informações, resposta de formulários e cadastro no GOV.BR, se for o caso.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_369_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_369_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Inclusão do serviço de transporte escolar e transporte gratuito na rota que atende o loteamento Mirante da Serra.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_370_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_370_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Aderir ao projeto de teleconsultoria da Secretaria de Estado de Saúde (SES-MG) e financiado pelo Ministério da Saúde, por meio da Secretaria de Informação e Saúde Digital (Seigidi), com a competente assinatura do termo de ciência.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_371_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_371_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a noção de educação climática e seus processos de melhoria nas escolas municipais de educação integral.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_372_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_372_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o preenchimento dos dados no Sistema Nacional de Saneamento Básico até o dia 30 de agosto deste ano para acesso pelo município aos recursos federais.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_373_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_373_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotarem medidas para o preenchimento dos dados que compõem o Índice de Efetividade da Gestão Municipal (IEGM) do Tribunal de Contas do Estado de Minas Gerais (TCEMG), referentes ao exercício de 2023, no Portal do SICOM entre 1º de agosto de 2024 a 6 de setembro de 2024.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_374_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_374_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implantação de coleta regular de lixo para atendimento dos residentes do Chacreamento "Estância Lagoa das Flores", no Bairro Pinheiros, deste Município.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2562/indicacao_375_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2562/indicacao_375_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de duas câmeras do sistema “olho vivo” no Povoado Ponta da Serra próximo a entrada da Escola Municipal José Antônio Ferreira e outro na saída da escola.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2563/indicacao_376_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2563/indicacao_376_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar Extensão de Rede de Energia Elétrica no final da Rua Alameda dos Pintassilgos no Bairro Parque do Lago, deste Município.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_377_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_377_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Promover visitas guiadas a bens tombados e inventariados do Município.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_378_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_378_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o preenchimento de Formulário Eletrônico, para inscrição de trabalhadores que atuam nas unidades de Atenção Primária à Saúde (APS) do Município, no Curso “Qualificação em Vacinação para Trabalhadores da Atenção Primária à Saúde” da Escola de Saúde Pública do Estado de Minas Gerais (ESP-MG).</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_379_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_379_-_delci_.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza da área verde onde se encontra a guarita localizada na Rua Cinco, próximo ao Km 535, da BR-381, em Pinheiros, neste município.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/indicacao_380_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/indicacao_380_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalação de um bebedouro na quadra da Escola Municipal José Antônio Ferreira, localizada em Ponta da Serra, neste município.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2568/indicacao_381_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2568/indicacao_381_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implementar um sistema de alerta sobre a temperatura dos bebedouros nas escolas deste município, especialmente durante os períodos mais frios do ano.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_382_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_382_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construir um acostamento nas margens da Rodovia 431, nas proximidades do radar localizado próximo à Escola de Ponta da Serra.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2570/indicacao_383_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2570/indicacao_383_-_delci_.pdf</t>
   </si>
   <si>
     <t>Implementação de câmaras do sistema “Olho Vivo” nas praças principal de Santa Terezinha de Minas, Pinheiros, Pedras, Vieiras, São Francisco,  e na praça do bairro Pio XII na rua Dom Silvério onde pega a praça na parte debaixo.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2571/indicacao_384_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2571/indicacao_384_-_delci_.pdf</t>
   </si>
   <si>
     <t>Instalar sinalização turística nos seguintes pontos do nosso Município sendo no Cristo, nas Cachoeiras do Rio São João e na cachoeira do retiro dos Pintos. E placas de advertências nos pontos turísticos que pode acarretar algum risco a segurança dos visitantes.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2572/indicacao_385_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2572/indicacao_385_-_delci_.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no Bairro Parque do Lago, neste Município.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_386_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_386_-_delci_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica ou com bloquetes na Rua Da Caixa D’água, situada no bairro Chaves, neste município.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_387_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_387_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Criação de um Fundo Geracional para o Município de Itatiaiuçu juntamente com um conselho municipal.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2575/indicacao_388_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2575/indicacao_388_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aderir ao Programa do Governo de Minas "Cidade do Futuro" visando impulsionar a inovação tecnológica no nosso município.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_389_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_389_-_moises_.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal entre em contato com a CEMIG para aderir ao Programa de Eficiência Energética.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_390_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_390_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Construção de um letreiro com o nome "Itatiaiuçu" no principal ponto turístico ao Cristo Redentor, deste município.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_391_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_391_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Elaborar e enviar a esta Casa, projeto de lei que institui o Programa Saúde e Cidadania.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2579/indicacao_392_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2579/indicacao_392_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Instalar rede de iluminação no ponto de ônibus próximo à entrada do povoado Rio São João, ao ponto de ônibus em frente ao Bar da Cachoeira e ao ponto de ônibus com as coordenadas -20.1723005,-44.5068898,3ª.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_393_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_393_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar anualmente a "Campanha Municipal de Conscientização sobre os Riscos da Exposição Prolongada a Telas para Crianças e Adolescentes".</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_394_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_394_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a noção dos direitos dos idosos e dos direitos das pessoas com deficiência como temas a serem abordados no contraturno das escolas municipais de educação integral.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_395_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_395_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o cadastro de eventos municipais no portfólio do Inverno 2024 (Portal Oficial de Turismo de Minas Gerais).</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_396_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_396_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado, pelo Executivo Municipal, um Projeto de Lei que disponha sobre a Política Municipal de Turismo e que institua o Fundo Municipal de Turismo.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_397_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_397_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir a Semana Municipal de Conscientização, Prevenção e Combate à Esporotricose, a ser celebrada anualmente na semana que contenha o dia 8 de agosto.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_398_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_398_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Implantar sinalização de caráter informativo, educativo e, quando necessário, restritivo de bens tombados, cuja conservação seja de interesse público, dado o seu valor cultural e de potencial turístico, para melhor proteger o patrimônio cultural local.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_399_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_399_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir o “Dia Municipal dos Agentes Comunitários de Saúde (ACS), Agentes de Combate às Endemias (ACE) e Agentes Sanitários (AS)” a ser comemorado anualmente na semana que contenha o dia 4 de outubro.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_400_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_400_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado, pelo Executivo Municipal, Projeto de Lei que institua o Fundo Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_401_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_401_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instituir o “Dia Municipal dos Trabalhadores de Serviços de Limpeza e Conservação de Áreas Públicas “Garis”, no âmbito do Município, a ser comemorado, anualmente, na semana do dia 16 de maio.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_402_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_402_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a inscrição do Município para integrar o Conselho Técnico das Administrações Tributárias Municipais (CTAT) da Confederação Nacional de Municípios (CNM).</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_403_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_403_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar o envio de propostas ao edital de chamamento público da Cemig de seleção de projetos artísticos e culturais, aprovados na Lei Estadual de Incentivo à Cultura, até o dia 25 de agosto.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2591/indicacao_404_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2591/indicacao_404_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de bebedouros multifuncionais, em duas ciclovias de nosso Município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_405_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_405_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros ao logo de duas ciclovias de nosso Município.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_406_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_406_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de direcionar um fisioterapeuta exclusivo para atender pacientes em pós-operatório, de modo que esses pacientes possam iniciar o tratamento de imediato, sem a necessidade de aguardar vaga.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_407_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_407_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aderir ao programa do Governo Estadual ‘Minas Atende” com intuito de transformar os serviços públicos com foco nos munícipes.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_408_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_408_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aderir ao programa do Governo Estadual ‘Minas Livre para Crescer”.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2598/indicacao_409_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2598/indicacao_409_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação de uma câmera do sistema “olho vivo”, próximo do povoado Rio São João.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2599/indicacao_410_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2599/indicacao_410_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aderir ao programa do Governo Estadual ‘Rede Cuidar’ com o intuito de assistir de forma eficaz as pessoas em estado de vulnerabilidade em nossa cidade.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/indicacao_411_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/indicacao_411_-_moises_.pdf</t>
   </si>
   <si>
     <t>Aderir ao programa do Governo Estadual ‘Porta de Entrada-Apê’.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_412_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_412_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a adesão ao ciclo 2024-2025 do Programa Escola em Tempo Integral (ETI) no módulo ETI 24/25, do Sistema Integrado de Monitoramento, Execução e Controle do Ministério da Educação (Simec) até 31 de outubro de 2024.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Adriana Maria Camargos, Delci Fio</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_413_-_adriana_e_delci.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_413_-_adriana_e_delci.pdf</t>
   </si>
   <si>
     <t>Institua o programa de “Vale-Passagens para Estudantes e Estagiários” no município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_414_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_414_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Substituir o veículo Renault Kwid, atualmente utilizado para o transporte de pacientes para fisioterapia, por um veículo com mais espaço interno, para facilitar a entrada dos pacientes que frequentemente têm dificuldades para entrar no carro.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_415_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_415_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a Extensão de Rede de Energia Elétrica de Baixa Tensão e respectiva instalação de braços de luminária em postes ainda contemplados; colocação de lâmpadas e demais equipamentos que compõe o conjunto de iluminação pública na Rua Topázio, no Bairro Retiro dos Bandeirantes, deste Município.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_416_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_416_-_moises_.pdf</t>
   </si>
   <si>
     <t>Fornecer para as mulheres que trabalham nas empresas próxima a rodovia 381 sentido Itaguara transporte nos moldes em que já é fornecido para as que trabalham em Itaúna.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_417_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_417_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Estudar a viabilidade de agregar ao Cefet um curso técnico de Segurança no Trabalho.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_418_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_418_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição da geladeira da Biblioteca Municipal por uma nova, bem como de aquisição de um micro-ondas para uso dos funcionários que trabalham no local.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_419_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_419_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a adesão do Município junto à SENATRAN - Secretaria Nacional de Trânsito para emissão de credencial para uso de vagas de estacionamento especiais, destinadas às pessoas idosas ou com deficiência física.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_420_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_420_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Fornecer equipamento de Segurança Ante Engasgo para Creches do Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_421_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_421_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas para melhorar a identificação dos ônibus utilizados pelo Consórcio Intermunicipal de Saúde do Médio Paraopeba (Cismep).</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_422_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_422_-_moises_.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal crie um projeto de lei, com uma rede de apoio que visse combater a violência a mulher rural.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_423_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_423_-_moises_.pdf</t>
   </si>
   <si>
     <t>Contratação de podólogos nas equipes multidisciplinar nos PSF’S para atender portadores de diabetes.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_424_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_424_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Dar mais celeridade nos processos de pagamento para o repasse de recursos a organizações da sociedade civil decorrentes de parcerias celebradas pela Municipalidade com entidades do 3º Setor.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_425_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_425_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a habilitação ao Valor Aluno Ano Total (VAAT) e ao Valor Aluno Ano por Resultados (VAAR) para o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb) 2025, cujo prazo vai até 31 de agosto.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_426_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_426_-_moises_.pdf</t>
   </si>
   <si>
     <t>Reforma dos armários dos alunos na escola Manoel Dias Correa.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_427_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_427_-_moises_.pdf</t>
   </si>
   <si>
     <t>Reforma das portas dos banheiros na escola Manoel Dias Correa.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_428_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_428_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a inscrição para o curso gratuito Plano Municipal de Turismo da Secretaria de Estado de Cultura e Turismo (Secult).</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2618/indicacao_429_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2618/indicacao_429_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Criar a Secretaria de Turismo.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2619/indicacao_430_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2619/indicacao_430_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instituição de uma Lei que dispõe sobre a criação do Programa Municipal de Tratamento e Prevenção da Obesidade em Itatiaiuçu e dá outras providências.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_431_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_431_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar as providencias necessárias para limpeza e poda da vegetação existente no imóvel público localizado na Rua João da Cruz de Sousa, ao lado da residência de número 48, no Bairro Castelo Branco, deste Município.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_432_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_432_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar providências para cumprir a instrução Normativa n. 01/2024, que altera a Instrução Normativa n° 02, de 6 de dezembro de 2023, que dispõe sobre remessa, prazos, condições de envio de informações e documentos relativos a procedimentos licitatórios do exercício financeiro de 2024 e seguintes pelo Módulo Edital e Licitação do Sistema Informatizado de Contas dos Municípios (Sicom) do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_433_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_433_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implementação de um posto de apoio dos Correios para atender a comunidade de Pedras, Rio São João, Medeiros e localidades próximas.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_434_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_434_-_adriana_.pdf</t>
   </si>
   <si>
     <t>O calçamento da via que compreende as coordenadas próximas a residência do Sr. Itamar (ponto de referencia), localizadas em -20.264612, -44.437206, até a Água Mineral Serena, localizada nas coordenadas -20.271338, -44.441810.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao_435_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao_435_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação pública em toda a via de acesso que liga a BR-381 ao centro da comunidade de Pedras.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2625/indicacao_436_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2625/indicacao_436_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Ações como palestras, cursos, workshop que incentivem o artesanato local na comunidade de Pedras, uma comunidade que é referência na criação de artesanatos e na produção de comidas típicas, como biscoitos e doces.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2626/indicacao_437_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2626/indicacao_437_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Disponibilização de uma ambulância exclusiva com motorista para atender as comunidades de Pedras, Medeiros e Rio São João.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2627/indicacao_438_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2627/indicacao_438_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Compra de sopradores de ar para a limpeza das ciclovias, pistas de caminhada e vias com grande número de árvores.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2628/indicacao_439_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2628/indicacao_439_-_moises_.pdf</t>
   </si>
   <si>
     <t>Contratação ou remanejamento de uma faxineira exclusiva para a escola de Vieiros.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_440_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_440_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Realizar a implantação de acostamento nas margens da BR-431, especificamente na entrada do bairro São Francisco, que faz a ligação com a Rua São José.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_441_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_441_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica ou por bloquetes da estrada localizada nas coordenadas -20.2657736, -44.4311898, próxima à entrada ao lado da reserva da prefeitura.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_442_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_442_-_moises_.pdf</t>
   </si>
   <si>
     <t>Manutenção dos ventiladores na escola Manoel Dias Correa.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_443_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_443_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro de Convivência para pacientes do Caps e pessoas que demando serem assistidas de forma continuada devido a problemas mentais e psicológicos.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_444_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_444_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a compra de umidificadores de ar para todas as unidades de ensino do município.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_445_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_445_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar as providências necessárias para solicitar até o dia 30 de setembro de 2024, a Declaração de Acervos Culturais de 2024 para pontuação no Programa ICMS Patrimônio Cultural, para acesso pelo Município aos recursos do programa ICMS Patrimônio Cultural, que incentiva a preservação do patrimônio cultural em Minas Gerais.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_446_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_446_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Construção de Nova Biblioteca Municipal com Salas de Estudo e Computadores, e tecnologia.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_447_-_delci_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_447_-_delci_.pdf</t>
   </si>
   <si>
     <t>Execução das marcações de quilometragem na pista de ciclismo localizada nas margens da Avenida Fernão Dias, bem como na pista de ciclismo do bairro São Francisco.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_448_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_448_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Criação de um monumento em mármore representando uma maquete da Pedra Grande.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_449_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_449_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar as providências necessárias para aderir ao evento do Dia Internacional da Animação e exibir mostra de filmes no município para fomentar a cultura local.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2639/indicacao_450_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2639/indicacao_450_-_moises_.pdf</t>
   </si>
   <si>
     <t>Pista de acesso da Rua Fernão Dias para a ciclovia em seu trajeto final, para que os ciclistas que vem de Santa Terezinha possam acessar a ciclovia com segurança.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2640/indicacao_451_-_vinicius_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2640/indicacao_451_-_vinicius_.pdf</t>
   </si>
   <si>
     <t>Instalar uma nova caixa d´água no bairro Robert Kennedy e outra no bairro em desenvolvimento, onde estão sendo construídas as casas populares.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2641/indicacao_452_-_henrique_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2641/indicacao_452_-_henrique_.pdf</t>
   </si>
   <si>
     <t>Cobertura da quadra poliesportiva localizada no bairro Robert Kennedy, em Itatiaiuçu.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2642/indicacao_453_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2642/indicacao_453_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criação de um programa de saneamento básico integrado a ações de conservação para a área rural do município.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_454_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_454_-_moises_.pdf</t>
   </si>
   <si>
     <t>Institua a Politica Municipal de Promoção a liberdade religiosa e o combate a intolerância no nosso município.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_455_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_455_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Criar uma Secretaria Municipal de Agricultura e Pecuária.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_456_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_456_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Instalação de bollards de concreto ou aço, na divisa de um terreno com a BR-431, compreendendo a localidade do Sítio Canta Galo até o bar próximo à Cachoeira do Chaves, coordenadas: -20.1680991177539, -44.51577904979818.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_457_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_457_-_roberto_.pdf</t>
   </si>
   <si>
     <t>A possiblidade de um destacamento definitivo do Corpo de Bombeiros em nosso Município.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_458_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_458_-_moises_.pdf</t>
   </si>
   <si>
     <t>Criação de um programa “Censo Inclusão”.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_459_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_459_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Criação de casa de apoio para pacientes do SUS de Itatiaiuçu que necessitam de tratamento em Belo Horizonte e enfrentam uma jornada desgastante na Capital.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_460_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_460_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Instalar uma academia ao ar livre na pista de caminhada situada entre a Siderúrgica São Jorge e o bairro São Francisco.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_461_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_461_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Denominar a praça situada no bairro Castelo Branco, no final da Rua João da Cruz, com coordenadas geográficas de Latitude: 20°11'49,23" S e Longitude: 44°25'39,07" O, em homenagem a Waldir Custódio da Cunha.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_462_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_462_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Que se digne determinar à Guarda Municipal a aplicação do curso ROMU (Ronda Ostensiva Municipal) para seus integrantes.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2652/indicacao_463_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2652/indicacao_463_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Implementar o patrulhamento "Maria da Penha" no município.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_464_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_464_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Incluir, nos próximos concursos para a Guarda Municipal de Itatiaiuçu, a exigência de ensino superior como requisito mínimo de escolaridade.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_465_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_465_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realize a identificação com placas na rua Igor Henrique Guimarães no povoado de Pedras.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/indicacao_466_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/indicacao_466_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realize a identificação com placas na rua Jeferson Diego da Silva no povoado de Pedras.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2656/indicacao_467_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2656/indicacao_467_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realize a identificação com placas na rua Romilson Hebert Rodrigues no povoado de Pedras</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2657/indicacao_468_-_moises_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2657/indicacao_468_-_moises_.pdf</t>
   </si>
   <si>
     <t>Realize a identificação com placas na rua Shirley Aparecida Siqueira no povoado de Pedras.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2658/indicacao_469_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2658/indicacao_469_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar uma caixa d’água na Comunidade do Parque do Lago, na Estrada do Caju, deste Município.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2659/indicacao_470_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2659/indicacao_470_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a reconstrução do meio-fio na Rua Lavras na Comunidade do Parque do Itatiaia, deste Município.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2660/indicacao_471_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2660/indicacao_471_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotem as providências necessárias para recolocação do poste de aço (último próximo do acostamento - antes da faixa de pedestre que dá acesso ao Bairro e ao Restaurante Sabor Mineiro) de iluminação no trevo de intercessão de acesso a Itatiaiuçu-MG (perímetro urbano), localizado na Rodovia MG-431, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2661/indicacao_472_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2661/indicacao_472_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a reconstrução de calçada danificada, próximo a guarita no trevo localizado na Rodovia MG-431 e da obra de construção para instalação do supermercado BH, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_473_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_473_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade que a Prefeitura Municipal assuma a responsabilidade pela distribuição de água na comunidade do Morro Peão, por se tratar de uma área rural.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_474_-_wanderson.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_474_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Ligar a Rua Santa Rita, que atualmente é uma rua sem saída e onde residem diversos moradores, à Rua Santa Mônica, no Bairro Retiro Colonial.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_475_-_adriana_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_475_-_adriana_.pdf</t>
   </si>
   <si>
     <t>Construir uma praça pública equipada com iluminação, academia ao ar livre e playground, no Bairro Mirante da Serra, neste Município.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_476_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_476_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adesão pelo Município ao Sistema de Gestão do Programa Bolsa Família (SIGPBF).</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_477_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_477_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Realizar a compra de materiais e equipamentos diversos, para atender as necessidades do CEMEI – Centro Municipal de Educação Infantil “Aneides da Silva Borges”, situado no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_478_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_478_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Adotar medidas necessárias para envio do questionário do Censo SUAS 2024.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_479_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_479_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Instalar/construir uma rotatória na Rua São Sebastião com Rua Santa Teresinha, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_480_-_antonio_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_480_-_antonio_.pdf</t>
   </si>
   <si>
     <t>Construção de um Terminal Rodoviário no Município de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_481_-_roberto_.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_481_-_roberto_.pdf</t>
   </si>
   <si>
     <t>Construir banheiros públicos, sendo, um feminino e um masculino na Praça Artur Pereira, no Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_482_-_roberto.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_482_-_roberto.pdf</t>
   </si>
   <si>
     <t>Construção de um bebedouro nas dependências da referida igreja.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6196,67 +6196,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_01_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_02_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_03_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_04_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_05_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_06_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_07_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_08_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_09_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_10_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_11_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_12_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_13_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_14_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_15_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_16_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_17_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_18_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_19_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_20_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_21_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_22_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_23_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_24_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_25_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_26_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_27_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_28_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_29_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_30_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_31_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_32_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_33_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_34_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_35_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_36_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_37_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_38_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_39_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_40_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_41_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_42_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_43_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_44_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_45_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_46_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_47_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_48_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_49_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_50_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_51_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_52_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_53_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_54_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_55_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_56_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_57_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_58_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_59_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_60_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_61_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_62_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_63_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_64_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_65_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_66_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_67_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_68_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_69_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_70_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_71_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_72_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_73_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_74_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_75_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_76_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_77_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_78_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_79_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_80_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_81_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_82_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_83_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_84_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_85_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_86_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_87_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_88_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_89_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_90_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_91_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_92_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_93_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_94_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_95_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_96_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_97_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_98_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_99_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_100_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_101_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_102_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_103_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2287/indicacao_104_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_105_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/indicacao_106_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_107_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_108_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_109_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_110_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_111_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_112_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_113_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_114_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_115_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/indicacao_116_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_117_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_118_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_119_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_120_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_121_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_122_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2306/indicacao_123_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2307/indicacao_124_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_125_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_126_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_127_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_128_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_129_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_130_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_131_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_132_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_133_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2318/indicacao_134_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2319/indicacao_135_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2320/indicacao_136_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2321/indicacao_137_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_138_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_139_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_140_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_141_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_142_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_143_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_144_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/indicacao_145_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_146_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_147_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_148_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_149_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_150_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_151_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_152_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_153_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_154_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_155_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_156_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_157_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_158_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_159_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/indicacao_160_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/indicacao_161_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_162_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/indicacao_163_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_164_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_165_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_166_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_167_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_168_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/indicacao_169_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_170_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_171_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_172_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_173_-_wanderson_e_roberto_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/indicacao_174_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_175_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_176_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_177_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_178_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_179_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_180_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_181_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_182_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_183_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_184_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_185_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_186_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_187_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_188_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_189_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_190_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_191_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_192_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/indicacao_193_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2382/indicacao_194_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_195_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_196_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/indicacao_197_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/indicacao_198_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/indicacao_199_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/indicacao_200_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/indicacao_201_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_202_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_203_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_204_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_205_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_206_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_207_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_208_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_209_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_210_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_211_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_212_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_213_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_214_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_215_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_216_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_217_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_218_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_219_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_220_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_221_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_222_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_223_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_224_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/indicacao_225_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_226_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_227_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_228_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_229_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2418/indicacao_230_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_231_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_232_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2421/indicacao_233_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2422/indicacao_234_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2423/indicacao_235_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_236_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2425/indicacao_237_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_238_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_239_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2428/indicacao_240_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2429/indicacao_241_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2430/indicacao_242_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_243_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2432/indicacao_244_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_245_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_246_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_247_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2436/indicacao_248_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2437/indicacao_249_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2438/indicacao_250_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/indicacao_251_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_252_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_253_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_254_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_255_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_256_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_257_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_258_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_259_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_260_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_261_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_262_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_263_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2452/indicacao_264_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2453/indicacao_265_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_266_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_267_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_268_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2457/indicacao_269_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_270_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_271_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_272_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_273_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_274_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_275_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_276_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_277_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/indicacao_278_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_279_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_280_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/indicacao_281_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_282_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_283_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_284_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_285_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_286_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_287_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2476/indicacao_288_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_289_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_290_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_291_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2480/indicacao_292_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2481/indicacao_293_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_294_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2483/indicacao_295_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_296_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/indicacao_297_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_298_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2487/indicacao_299_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2488/indicacao_300_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_301_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2490/indicacao_302_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_303_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_304_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_305_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_306_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_307_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_308_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_309_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_310_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_311_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_312_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_313_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_314_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2503/indicacao_315_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_316_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_317_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2506/indicacao_318_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/indicacao_319_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_320_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/indicacao_321_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/indicacao_322_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_323_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_324_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_325_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_326_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_327_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_328_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2517/indicacao_329_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_330_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_331_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_332_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_333_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_334_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_336_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_337_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_338_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_339_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2527/indicacao_340_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2528/indicacao_341_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_342_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_343_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2531/indicacao_344_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_345_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_346_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2534/indicacao_347_-_adriana_e_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2535/indicacao_348_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_349_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_350_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_351_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_352_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_353_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2541/indicacao_354_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_355_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_356_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2544/indicacao_357_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2545/indicacao_358_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2546/indicacao_359_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2547/indicacao_360_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_361_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_362_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_363_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_364_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_365_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_366_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_367_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_368_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_369_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_370_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_371_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_372_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_373_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_374_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2562/indicacao_375_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2563/indicacao_376_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_377_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_378_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_379_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/indicacao_380_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2568/indicacao_381_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_382_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2570/indicacao_383_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2571/indicacao_384_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2572/indicacao_385_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_386_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_387_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2575/indicacao_388_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_389_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_390_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_391_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2579/indicacao_392_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_393_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_394_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_395_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_396_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_397_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_398_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_399_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_400_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_401_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_402_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_403_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2591/indicacao_404_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_405_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_406_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_407_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_408_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2598/indicacao_409_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2599/indicacao_410_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/indicacao_411_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_412_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_413_-_adriana_e_delci.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_414_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_415_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_416_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_417_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_418_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_419_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_420_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_421_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_422_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_423_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_424_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_425_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_426_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_427_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_428_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2618/indicacao_429_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2619/indicacao_430_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_431_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_432_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_433_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_434_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao_435_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2625/indicacao_436_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2626/indicacao_437_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2627/indicacao_438_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2628/indicacao_439_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_440_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_441_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_442_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_443_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_444_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_445_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_446_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_447_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_448_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_449_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2639/indicacao_450_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2640/indicacao_451_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2641/indicacao_452_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2642/indicacao_453_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_454_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_455_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_456_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_457_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_458_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_459_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_460_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_461_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_462_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2652/indicacao_463_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_464_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_465_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/indicacao_466_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2656/indicacao_467_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2657/indicacao_468_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2658/indicacao_469_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2659/indicacao_470_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2660/indicacao_471_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2661/indicacao_472_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_473_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_474_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_475_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_476_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_477_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_478_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_479_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_480_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_481_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_482_-_roberto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_01_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_02_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_03_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_04_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_05_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_06_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_07_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_08_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_09_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/indicacao_10_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/indicacao_11_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/indicacao_12_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_13_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_14_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_15_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/indicacao_16_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_17_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/indicacao_18_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_19_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/indicacao_20_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_21_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_22_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_23_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_24_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_25_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_26_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_27_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_28_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_29_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_30_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_31_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_32_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_33_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_34_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_35_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_36_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_37_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_38_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_39_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_40_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_41_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_42_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_43_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_44_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_45_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_46_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_47_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_48_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_49_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_50_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_51_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_52_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_53_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_54_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_55_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_56_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_57_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_58_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_59_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_60_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_61_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_62_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_63_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_64_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_65_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_66_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_67_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_68_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_69_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_70_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_71_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_72_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_73_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_74_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_75_-_nelio_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_76_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/indicacao_77_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_78_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_79_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_80_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_81_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_82_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_83_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_84_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2268/indicacao_85_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_86_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2270/indicacao_87_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_88_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_89_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_90_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_91_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_92_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2276/indicacao_93_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_94_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_95_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/indicacao_96_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_97_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_98_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_99_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_100_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_101_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_102_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_103_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2287/indicacao_104_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_105_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/indicacao_106_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_107_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_108_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_109_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_110_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_111_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/indicacao_112_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_113_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_114_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_115_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/indicacao_116_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/indicacao_117_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_118_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_119_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2303/indicacao_120_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/indicacao_121_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2305/indicacao_122_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2306/indicacao_123_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2307/indicacao_124_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2308/indicacao_125_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2309/indicacao_126_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2311/indicacao_127_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2312/indicacao_128_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2313/indicacao_129_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_130_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_131_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_132_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_133_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2318/indicacao_134_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2319/indicacao_135_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2320/indicacao_136_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2321/indicacao_137_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2322/indicacao_138_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_139_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/indicacao_140_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/indicacao_141_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/indicacao_142_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/indicacao_143_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/indicacao_144_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/indicacao_145_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_146_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_147_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_148_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_149_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_150_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_151_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/indicacao_152_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/indicacao_153_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/indicacao_154_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/indicacao_155_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_156_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_157_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_158_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_159_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/indicacao_160_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/indicacao_161_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/indicacao_162_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/indicacao_163_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_164_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_165_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_166_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_167_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/indicacao_168_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/indicacao_169_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/indicacao_170_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/indicacao_171_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/indicacao_172_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/indicacao_173_-_wanderson_e_roberto_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/indicacao_174_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_175_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/indicacao_176_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/indicacao_177_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_178_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_179_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_180_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_181_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/indicacao_182_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_183_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_184_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_185_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_186_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_187_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/indicacao_188_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_189_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_190_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_191_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_192_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/indicacao_193_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2382/indicacao_194_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/indicacao_195_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_196_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/indicacao_197_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/indicacao_198_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/indicacao_199_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/indicacao_200_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/indicacao_201_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/indicacao_202_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/indicacao_203_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/indicacao_204_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/indicacao_205_-_wanderson_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/indicacao_206_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/indicacao_207_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_208_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_209_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_210_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_211_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_212_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_213_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_214_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_215_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_216_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_217_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_218_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_219_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_220_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_221_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_222_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_223_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_224_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/indicacao_225_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_226_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_227_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_228_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_229_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2418/indicacao_230_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_231_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_232_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2421/indicacao_233_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2422/indicacao_234_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2423/indicacao_235_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_236_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2425/indicacao_237_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_238_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_239_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2428/indicacao_240_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2429/indicacao_241_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2430/indicacao_242_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_243_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2432/indicacao_244_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_245_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_246_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_247_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2436/indicacao_248_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2437/indicacao_249_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2438/indicacao_250_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/indicacao_251_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_252_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_253_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_254_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_255_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_256_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_257_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_258_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_259_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_260_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_261_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_262_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_263_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2452/indicacao_264_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2453/indicacao_265_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_266_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_267_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_268_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2457/indicacao_269_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_270_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_271_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_272_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_273_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_274_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_275_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_276_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_277_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/indicacao_278_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_279_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_280_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/indicacao_281_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_282_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_283_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_284_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_285_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_286_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_287_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2476/indicacao_288_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_289_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_290_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_291_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2480/indicacao_292_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2481/indicacao_293_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_294_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2483/indicacao_295_-_antonio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_296_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/indicacao_297_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_298_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2487/indicacao_299_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2488/indicacao_300_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_301_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2490/indicacao_302_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_303_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_304_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_305_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_306_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_307_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_308_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_309_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_310_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_311_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_312_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_313_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_314_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2503/indicacao_315_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_316_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_317_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2506/indicacao_318_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/indicacao_319_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_320_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/indicacao_321_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/indicacao_322_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_323_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_324_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_325_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_326_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_327_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_328_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2517/indicacao_329_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_330_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_331_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_332_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_333_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_334_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_336_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_337_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_338_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_339_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2527/indicacao_340_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2528/indicacao_341_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_342_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_343_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2531/indicacao_344_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_345_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_346_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2534/indicacao_347_-_adriana_e_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2535/indicacao_348_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_349_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_350_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_351_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_352_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_353_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2541/indicacao_354_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_355_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_356_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2544/indicacao_357_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2545/indicacao_358_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2546/indicacao_359_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2547/indicacao_360_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_361_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_362_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_363_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_364_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_365_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_366_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_367_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_368_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_369_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_370_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_371_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_372_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_373_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_374_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2562/indicacao_375_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2563/indicacao_376_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2564/indicacao_377_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_378_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_379_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/indicacao_380_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2568/indicacao_381_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_382_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2570/indicacao_383_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2571/indicacao_384_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2572/indicacao_385_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_386_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_387_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2575/indicacao_388_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_389_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_390_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_391_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2579/indicacao_392_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_393_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_394_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_395_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_396_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_397_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_398_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_399_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_400_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_401_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/indicacao_402_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/indicacao_403_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2591/indicacao_404_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_405_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_406_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_407_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_408_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2598/indicacao_409_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2599/indicacao_410_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/indicacao_411_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_412_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2602/indicacao_413_-_adriana_e_delci.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2603/indicacao_414_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2604/indicacao_415_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2605/indicacao_416_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2606/indicacao_417_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2607/indicacao_418_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_419_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_420_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_421_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_422_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_423_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_424_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_425_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_426_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_427_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_428_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2618/indicacao_429_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2619/indicacao_430_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_431_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_432_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_433_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_434_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao_435_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2625/indicacao_436_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2626/indicacao_437_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2627/indicacao_438_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2628/indicacao_439_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_440_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_441_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/indicacao_442_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2632/indicacao_443_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_444_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_445_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_446_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_447_-_delci_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_448_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2638/indicacao_449_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2639/indicacao_450_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2640/indicacao_451_-_vinicius_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2641/indicacao_452_-_henrique_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2642/indicacao_453_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_454_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_455_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_456_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_457_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_458_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_459_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_460_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_461_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_462_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2652/indicacao_463_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_464_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_465_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/indicacao_466_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2656/indicacao_467_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2657/indicacao_468_-_moises_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2658/indicacao_469_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2659/indicacao_470_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2660/indicacao_471_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2661/indicacao_472_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_473_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_474_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_475_-_adriana_.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_476_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_477_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_478_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_479_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_480_-_antonio_.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_481_-_roberto_.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_482_-_roberto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H482"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>