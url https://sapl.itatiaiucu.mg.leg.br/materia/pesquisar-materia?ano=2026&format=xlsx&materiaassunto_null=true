--- v0 (2026-02-06)
+++ v1 (2026-04-09)
@@ -10,406 +10,1685 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1143" uniqueCount="542">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Dr. Moisés</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_no_01_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa do interstício regimental</t>
+  </si>
+  <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Rodrigo do Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_reuniao_e_parecer_em_conjunto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO PARA REUNIÃO E PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES.</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2709/requerimento_de_transmissao_das_reunioes_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DE COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>2722</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Presidente, Secretario, Vice-Presidente</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2722/requerimento_no_02_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_este_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa interstício regimental</t>
+  </si>
+  <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2723/requerimento_de_transmissao_das_reunioes_2_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DE COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
+  </si>
+  <si>
+    <t>2724</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2724/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Lair Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2725/transmissao_das_reunioes_26-02-26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DE COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
+  </si>
+  <si>
+    <t>2730</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2730/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO PARA REUNIÃO E PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dr. Moisés, Raissa da Enfermagem, Wanderson Simões</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_no_09_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa do interstício regimental;</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Felps, Lair Lopes, Rodrigo do Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2756/requerimento_reuniao_e_parecer_em_conjunto_3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_de_transmissao_das_reunioes_3_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO EM CONJUNTO DAS COMISSÕES PERMANENTES</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Wanderson Simões</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2762/requerimento_no_12_-_adiamento_da_votacao_da_mocao_-_wanderson_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer o adiamento da votação de proposição e alteração excepcional do horário da reunião.</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Presidente</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2769/requerimento_no_13_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2777/requerimento_de_transmissao_das_reunioes_02_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DE COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_vereador_lair_de_transmissao_02_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DE COMISSÃO DO PRESIDENTE SUPLENTE DA COMISSÃO DE_x000D_
+LEGISLAÇÃO JUSTICA E REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2786/requerimento_no_16_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n°16/2026- Quebra de Interstício Regimental</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Lair Lopes, Rodrigo do Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_de_transmissao_das_reunioes_4_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2791/requerimento_reuniao_e_parecer_em_conjunto_3_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_no_19_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa do interstício regimental.</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2804/requerimento_reuniao_e_parecer_em_conjunto_4_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2805/requerimento_de_transmissao_das_reunioes_4_assinado_1.pdf</t>
+  </si>
+  <si>
     <t>2182</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Wanderson Simões</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf</t>
   </si>
   <si>
     <t>Realização de cursos de capacitação no cuidado das crianças para monitoras e professoras das CEMEIs.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf</t>
   </si>
   <si>
     <t>Doação de alimentos não perecíveis na entrada de eventos gratuitos realizados no Parque de Exposições.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Felps</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf</t>
   </si>
   <si>
     <t>Solicita mudança de sentido duplo, para sentido único na Rua Santa Maria, localizada no bairro São Francisco.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf</t>
   </si>
   <si>
     <t>Implementação de um espaço seguro para parada de ônibus, nos dois lados da via, no bairro Ponta da Serra.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinei Cabana, Tonhão do Povo, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf</t>
   </si>
   <si>
     <t>Análise e mapeamento de áreas institucionais inativas em nosso município.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>6</t>
-[...5 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_01-2026_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_01-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Adesão ao Programa da Lei de Incentivo à Reciclagem (Lei Federal nº 14.260/2021)</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinei Cabana</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_03-2025_-_saude_e_assistencia_social_grupo_de_apoio_aos_cuidadores_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_03-2025_-_saude_e_assistencia_social_grupo_de_apoio_aos_cuidadores_assinado.pdf</t>
   </si>
   <si>
     <t>Criação de grupo de apoio a cuidadores de idosos e PCDs.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinei Cabana, Dr. Moisés, Felps, Lair Lopes, Noêmia Da Saúde, Raissa da Enfermagem, Rodrigo do Esporte, Tonhão do Povo, Wanderson Simões</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_02-2026_ifa_correta_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_02-2026_ifa_correta_assinado.pdf</t>
   </si>
   <si>
     <t>Instituição do repasse do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE)</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_04-2026_correios_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_04-2026_correios_assinado.pdf</t>
   </si>
   <si>
     <t>Cessão de funcionário para Sede dos Correios.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Raissa da Enfermagem</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_01-_cadastro_on-line_do_transporte_universitario_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_01-_cadastro_on-line_do_transporte_universitario_assinado.pdf</t>
   </si>
   <si>
     <t>Cadastro on-line  do transporte universitário via WhatsApp</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_02-_instalacao_de_gerador_na_cemei_de_santa_terezinha_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_02-_instalacao_de_gerador_na_cemei_de_santa_terezinha_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de gerador de energia elétrica na CEMEI de Santa Terezinha</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_04-2026_-_educacao_mapeamento_das_criancas_com_atraso_de_desenvolvimento_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_04-2026_-_educacao_mapeamento_das_criancas_com_atraso_de_desenvolvimento_assinado.pdf</t>
   </si>
   <si>
     <t>Mapeamento de crianças com atraso no desenvolvimento nas escolas da rede municipal.</t>
   </si>
   <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_05-2026_buraco_rua_bonfim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACO NA RUA BONFIM</t>
+  </si>
+  <si>
+    <t>2696</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2696/indicacao_n_09_passagen_elevada_enfrente_a_cemei_st_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de passagem elevada de pedestres e reforço da sinalização visual, em frente a CEMEI de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2697</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2697/indicacaoiluminacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de vistoria técnica e manutenção na iluminação pública da via próxima ao forno da siderurgia.</t>
+  </si>
+  <si>
+    <t>2698</t>
+  </si>
+  <si>
+    <t>Tonhão do Povo</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2698/indicacao_1_-_realizar_inspecao_tecnica_em_toda_a_extensao_do_calcamento_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar inspeção técnica em toda a extensão do calçamento do Condomínio Lagoa das Flores, localizado no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2699/indicacao_2_-_realizar_a_pintura_de_sinalizacao_de_todos_os_quebra-molas_existentes_no_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a pintura de sinalização de todos os quebra-molas existentes no Condomínio Lagoa das Flores, localizado no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2700/indicacao_3_-_contratacao_de_profissional_para_servicos_de_varricao_e_limpeza_urbana_na_regiao_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros._assin.pdf</t>
+  </si>
+  <si>
+    <t>Contratação de profissional para serviços de varrição e limpeza urbana na região do Condomínio Lagoa das Flores, localizado no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2701</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2701/indicacao_4_-_realizar_a_extensao_da_rede_ao_longo_da_rua_hum_na_comunidade_de_ponta_da_serra._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a extensão da rede elétrica ao longo da Rua Hum, na comunidade de Ponta da Serra.</t>
+  </si>
+  <si>
+    <t>2702</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_n_04_plantio_de_arvores_frutificas_pio_xii_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudem a possibilidade de realizar o plantio de árvores frutíferas ao longo da pista de caminhada e da ciclovia localizadas no Bairro Pio XII e Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>2705</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_01-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Parceria entre a Secretaria de Esportes e o Setor de Zoonoses para realização de feiras de adoção de animais durante eventos de grande porte.</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_n_01_quadra_sntetica_em_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para construção de uma quadra sintética na Comunidade de Pedras.</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_05-2026_-_ponta_da_serra_poda_na_praca_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de poda de árvore na Praça Pública do povoado de Ponta da Serra, localizada na primeira entrada do povoado (entrada do Restaurante do Agnaldo).</t>
+  </si>
+  <si>
+    <t>2716</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_n_03_revitalizar_a_praca_de_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização e arborização da praça central da igreja em frente à escola, na Comunidade de Pedras.</t>
+  </si>
+  <si>
+    <t>2717</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_n_10_trasferir_o_posto_de_saude_a_outro_local_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para transferência das aulas do CEFET para a Escola Municipal Raimundo Benedito de Faria e remanejamento provisório do Posto de Saúde do Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao08-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação/fortalecimento da Sala de Recursos Multifuncionais nas unidades escolares da rede municipal.</t>
+  </si>
+  <si>
+    <t>2719</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2719/indic09-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção e implementação de apostilas pedagógicas específicas para a Rede Municipal de Ensino de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao11-2026chaves_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Substituição e instalação de lâmpadas em postes de iluminação pública na Comunidade do Chaves</t>
+  </si>
+  <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Noêmia Da Saúde, Raissa da Enfermagem</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_rampa_cemei_noemia_e_raissa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma rampa de acesso no Cemei de Santa Terezinha, que da acesso do _x000D_
+1º pro 2º andar.</t>
+  </si>
+  <si>
+    <t>2734</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2734/indicacao_08-2026_-_cristo_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e conservação do monumento do Cristo.</t>
+  </si>
+  <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2735/indicacao14-2026saude_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Verificação e adequação do sistema de atendimento preferencial no setor de_x000D_
+coleta de exames da Policlínica Municipal.</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao13-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e melhoria em trecho de estrada não pavimentada em área com_x000D_
+acesso à empresa do Grupo Toniolo.</t>
+  </si>
+  <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2739/indicacao_n_06_plantio_de_grama_area_institucional_mirante_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar o nivelamento da área institucional localizada no Bairro Mirante da Serra, ao lado do muro do cemitério, bem como o plantio de grama em_x000D_
+toda a extensão da referida área.</t>
+  </si>
+  <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_n_07_credenciamento_de_farmacia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para credenciamento de farmácias privadas para fornecimento de medicamentos em caso de falta na Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2741/indicacao_n_11_extensao_de_rede_eletrica_final_rua_santa_ines_kennedy_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para extensão de rede elétrica de baixa tensão na continuação da Rua Santa Inês, no Bairro Robert Kennedy.</t>
+  </si>
+  <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2742/indicacao_07-_capacitacao_para_equipe_de_enfermagem_-_correta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Capacitação para a equipe de enfermagem sobre técnicas curativos.</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_5_-_realizar_a_instalacao_de_placas_de_sinalizacao_indicativas_de_redutores_de_velocidade_quebra-molas_em_toda_a_extensao_viaria_do_condominio_lagoa_das_.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a instalação de placas de sinalização indicativas de redutores de velocidade (quebra-molas) em toda a extensão viária do Condomínio Lagoa das Flores, localizado no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_6_-_realizar_a_manutencao_da_tela_de_arame_que_circunda_a_quadra_sintetica_do_clube_poliesportivo_localizados_na_rua_jeronimo_pedrosa_no_287_no_bair.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a manutenção da tela de arame que circunda a quadra sintética do Clube Poliesportivo, localizado na Rua Jerônimo Pedrosa, nº 287, no bairro Pio XII.</t>
+  </si>
+  <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_7_-_realizar_a_substituicao_das_redes_dos_gols_da_quadra_sintetica_do_clube_poliesportivo_situado_na_rua_jeronimo_pedrosa_no_287_bairro_pio_xii_assinad.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a substituição das redes dos gols da quadra sintética do Clube Poliesportivo, situado na Rua Jerônimo Pedrosa, nº 287, bairro Pio XII.</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_8_-_avaliar_a_viabilidade_tecnica_para_substituicao_das_lixeiras_de_grande_porte_atualmente_de_plastico_e_instaladas_em_pontos_estrategicos_de_uso_coletiv.pdf</t>
+  </si>
+  <si>
+    <t>Avaliar a viabilidade técnica e operacional para substituição das lixeiras de grande porte, atualmente de polietileno, por modelos metálicos mais resistentes e adequados ao intenso fluxo de usuários.</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_9_-_realizar_a_substituicao_dos_brinquedos_do_playground_instalado_na_praca_publica_do_bairro_sao_francisco_por_novos_equipamentos_recreativos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a substituição dos brinquedos do playground instalado na praça pública do bairro São Francisco, por novos equipamentos recreativos.</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_10_-_realizar_inspecao_tecnica_na_rede_de_energia_eletrica_da_praca_publica_localizada_no_bairro_sao_francisco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar inspeção técnica na rede de energia elétrica da Praça Pública localizada no bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_11_-_promover_a_inclusao_da_rua_boa_vista_localizada_na_comunidade_do_retiro_colonial_no_bairro_pinheiros_no_plano_diretor_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Promover a inclusão da Rua Boa Vista, localizada na comunidade do Retiro Colonial, no bairro Pinheiros, no Plano Diretor Municipal.</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Noêmia Da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2761/indicacao_02_centro_comunitario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um Centro Comunitário no Distrito de Santa Terezinha, no Município de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao15-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de guarda-corpos ou cercamento de proteção no playground da pista de caminhada do bairro Pio XII.</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_n_08_poda_de_arvore_na_praca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar o levantamento das arvores para a realização de poda nas Praças Antônio Quirino da Silva e Praça Vereador José Fonseca.</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_08_curso_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Fornecer curso de maquiagem profissional, barbeiro, manicure e pedicure, designer de sobrancelhas, penteados e depilação com cera.</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2767/indicacao_07-2026_-_cristo_revitalizacao_da_via_sacra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização dos monumentos que compõem a Via Sacra que dá acesso ao Cristo.</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2770/limpeza_de_canaleta_e_rocagem_asssinada.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de canaleta, roçagem e limpeza da via que liga do Curtume a comunidade da Samambaia</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2774/indicacao_09-_instalacao_de_telhado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de telhado na entrada e na saída de emergência da CEMEI CARMITA CARMO DE MELO.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao16-2026esporte.._assinado_11.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Projeto “Elas Atletas”, com o objetivo de incentivar, promover e valorizar a participação de mulheres e meninas nas práticas esportivas no município.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_11-_reconhecimento_facial_alunos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de sistema de reconhecimento facial para controle de entrada e _x000D_
+saída de alunos nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_01-2025_-_saude_fornecimento_do_sensor_libre_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fornecimento do sensor FreeStyle Libre para crianças portadoras de diabetes mellitus com até 12 anos.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2782/indicacao_n_12_plantio_de_grama_na_lateral_da_rua_ouro_preto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para implantação de gramado linear na lateral da Rua Ouro Preto, no Distrito de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2783/indicacao_n_13_de_alargamento_na_via_sao_jose_st_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para alargamento de trecho da Rua São José, nas proximidades da Igreja Católica, no Distrito de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2784/indicacao_12-_criacao_de_centro_de_bem-estar_animal_voltado_ao_atendimento_de_animais_de_grande_porte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação de Centro de Bem-Estar Animal voltado ao atendimento de animais de grande porte.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Felps, Raissa da Enfermagem</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2792/indicacao_13_feirao_de_empregos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Feirão de Empregos no município de Itatiaiuçu, em espaço público, em parceria com empresas, comércios, restaurantes e   estabelecimentos que possuam vagas de trabalho em aberto</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_14_criacao_de_programa_saude_bucal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação de programa de atendimento em saúde bucal com agendamento e horário estendido das 16h às 21h, destinado à população que trabalha ou estuda durante o dia, no município de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_12_criacao_de_um_espaco_bem_estar_animal_-_raissa_e_noemia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação de um Espaço de Bem-Estar Animal de Pequeno Porte no Município.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_06-2026_-_saude_abertura_de_via_-_upa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de via interligando a Rua Itaúna à MG-431.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_05-2025reforma_de_quiosque_localizado_na_praca_do_bairro_pinheiros._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reforma de quiosque localizado na praça do bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_13_-_extensao_de_rede_de_distribuicao_de_energia_eletrica_em_baixa_tensao_na_rua_belo_horizonte_no_bairro_quintas_da_capela_nova_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Extensão de rede de distribuição de energia elétrica em baixa tensão na Rua Belo Horizonte, no bairro Quintas da Capela Nova, no trecho compreendido entre as coordenadas geográficas -20.204219, -44.473873 e -20.204219, -44.474312.</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Lair Lopes, Noêmia Da Saúde, Raissa da Enfermagem, Rodrigo do Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2800/indicacao_15_-_em_conjunto_implementacao_da_base_do_samu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de base do SAMU na nova policlínica (UPA).</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_n_05_multa_para_a_copasa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de elaboração de projeto de lei visando exigir prazo para recomposição de buracos e valas abertos pela Companhia de Saneamento de Minas Gerais – COPASA.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2802/indicacao_n_17_semana_da_saude_ocular_nas_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de instituir a Semana da Conscientização das Doenças Oculares nas unidades de ensino do Município.</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao18_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poda de árvores e limpeza de via pública em Pinheiros.</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2807/indicacao_10-2026_-_ciclovia_imanutencao_na_ciclovia__rose_esteves__no_bairro_pio_xii_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção na ciclovia “Rose Esteves”, no bairro Pio XII.</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2808/15-indicacao_instalacao16-_de_protecao_na_ponte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de proteção em ponte na Rua Anísio Chaves de Mendonça.</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2809/11-indicacao_instalacao_17_-_troca_de_lampadas_no_patio_da_educacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Troca de lâmpadas dos refletores no pátio da Secretaria de Educação.</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2810/12-indicacao_instalacao_18_-_construcao_de_area_de_descanso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de espaço de descanso para motoristas da educação.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2811/13-indicacao_instalacao_19-_implantacao_de_faixa_elevada_em_frente_a_upa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de faixa de pedestre elevada em frente à UPA.</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2812/14-indicacao_instalacao_20_-_cameras_de_segurancas_no_patio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de câmeras de segurança no pátio da Secretaria de Educação.</t>
+  </si>
+  <si>
     <t>2676</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor do auxílio-alimentação, dá nova redação à Lei Complementar nº 155, de 07 de março de 2022, que concede auxílio-alimentação_x000D_
 aos agentes públicos do Poder Legislativo.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>Romer Soares das Chagas</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº114, de 6 de novembro de 2017.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2688/projeto_de_lei_complementar_no_01_de_03_de_fevereiro_de_2026_-_altera_a_lc_43-2007_-_modifica_a_quantidade_de_cargos_e_cria_cargo_para_a_controladoria.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2688/projeto_de_lei_complementar_no_01_de_03_de_fevereiro_de_2026_-_altera_a_lc_43-2007_-_modifica_a_quantidade_de_cargos_e_cria_cargo_para_a_controladoria.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 43, de 20 de dezembro de 2007 – Dispõe sobre o Plano de Cargos e Vencimentos da Prefeitura Municipal de_x000D_
 Itatiaiuçu e dá outras providências.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2689/projeto_de_lei_complementar_no_03_de_03_de_fevereiro_de_2026_-_altera_o_anexo_iv_da_lc_no_47-2025_-_aumento_do_numero_de_vagas_magisterio.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2689/projeto_de_lei_complementar_no_03_de_03_de_fevereiro_de_2026_-_altera_o_anexo_iv_da_lc_no_47-2025_-_aumento_do_numero_de_vagas_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo IV da Lei Complementar nº 47, de 20 de dezembro de 2007.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar nº 112, de 2 de outubro de 2017.</t>
   </si>
   <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2755/encaminha_substitutivo_ao_projeto_de_lei_complementar_n_01_de_03_de_fevereiro_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n° 43, de 20 de dezembro de 2007 - Dispõe sobre o Plano de Cargos e Vencimentos da Prefeitura Municipal de Itatiaiuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2798/projeto_de_lei_complementar_no_05_de_31_de_marco_de_2026_-_regulamenta_a_feira_ao_ar_livre_e_revoga_as_leis_que_menciona.pdf</t>
+  </si>
+  <si>
+    <t>Institui e regulamenta a Feira Municipal ao Ar Livre de Artesanato, Alimentação, Produção Familiar e Produtos Diversos do Município de Itatiaiuçu/MG, dispõe sobre a permissão de uso do espaço público, estabelece regras de credenciamento, funcionamento, fiscalização e penalidades, revoga as Leis que menciona e dá outras providências.</t>
+  </si>
+  <si>
     <t>2363</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste geral dos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo para instituição de servidão minerária e para a celebração de concessão de uso com a Mineração USIMINAS S/A, e promove a retificação da descrição de bens públicos municipais constantes da Lei Municipal nº 1.387/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>Dr. Moisés, Raissa da Enfermagem, Wanderson Simões</t>
-[...2 lines deleted...]
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2677/pl_03-_recomposicao_vereadores_-_com_justificativa_assinado_1.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2677/pl_03-_recomposicao_vereadores_-_com_justificativa_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos Vereadores que menciona.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2678/pl_04_-_recomposicao_subsidios_prefeito_vice_e_secretarios_-_executivo_assinado_1.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2678/pl_04_-_recomposicao_subsidios_prefeito_vice_e_secretarios_-_executivo_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais que menciona</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2679/pl_05-_recomposicao_inflacionario_2026_-_servidores_assinado_1.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2679/pl_05-_recomposicao_inflacionario_2026_-_servidores_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos vencimentos dos servidores do Poder Legislativo de Itatiaiuçu e dá outras providências.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2680/substitutivo_ao_projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-_usiminas_-_instituicao_de_servidao_mineraria_concessao_de_uso_e_retificacao_de_descricao_de_area.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2680/substitutivo_ao_projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-_usiminas_-_instituicao_de_servidao_mineraria_concessao_de_uso_e_retificacao_de_descricao_de_area.pdf</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2682/projeto_de_lei_no_03_de_30_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_professores_p1_e_p2.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2682/projeto_de_lei_no_03_de_30_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_professores_p1_e_p2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste geral dos vencimentos dos cargos denominados Professor P1 e Professor P2.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2684/projeto_de_lei_no_04_de_30_de_janeiro_de_2026_-_reajuste_anual_do_auxilio-alimentacao_dos_servidores_em_geral.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2684/projeto_de_lei_no_04_de_30_de_janeiro_de_2026_-_reajuste_anual_do_auxilio-alimentacao_dos_servidores_em_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual do auxílio-alimentação dos agentes públicos ativos do município de Itatiaiuçu/MG.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2685/substitutivo_ao_projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2685/substitutivo_ao_projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste geral dos vencimentos dos Servidores Públicos Municipais.</t>
   </si>
   <si>
+    <t>2706</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_de_lei_bem_viver_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa bem viver na 3ª (terceira) idade no âmbito do município de Itatiaiuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2710/itatiaiucu_emprega___mulher_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo Itatiaiuçu Emprega + Mulher para certificar as empresas que contratarem mulheres em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2711/pl_-_banco_vermelho_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Município de Itatiaiuçu/MG, a iniciativa Banco Vermelho como símbolo de conscientização e enfrentamento à violência contra a mulher e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2712/substitutivo_-_projeto_bem_viver_corrigido_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Bem Viver na Terceira Idade, no âmbito do Município de Itatiaiuçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2726</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2726/projeto_de_lei_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acresce dispositivos à Lei Municipal n° 1.615 de 27 de agosto de 2025, que dispõe sobre a limpeza de lotes urbanos e a vedação à prática de queimadas no Município de Itatiaiuçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2733/projeto_de_lei_no_05_de_26_de_fevereiro_de_2026_-_institui_o_plano_municipal_de_1a_infancia_-_educacao_e_assistencia_social_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Municipal da Primeira Infância de Itatiaiuçu/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2737/pl_-_inconsistencia_emendas_impositivas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nas emendas parlamentares impositivas apresentadas à Lei nº 1.632, de 12 de dezembro de 2025, Lei Orçamentária Anual do Município de Itatiaiuçu para o exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2751/projeto_de_lei_2026--_assinado-.pdf</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2753/ccf_000226.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito, com a Caixa Econômica Federal com ou sem a Garantia da União, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2754/projeto_de_lei_no_07_de_09_de_marco_de_2026_-_cemiterios_municipais_smma.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização, o funcionamento, a administração e a utilização de Cemitérios Municipais de Itatiaiuçu/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2759/pl_-_utilidade_publica_aersj_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação Esportiva Rio São João e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2771/plo._22_de_2026_-_dinei_cabana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Orientação Profissional nas escolas da rede pública de ensino do Município de Itatiaiuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_da_raissa_e_da_noemia_1_-_atualizado._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal Permanente de Prevenção e Combate à Violência contra a Mulher no Município de Itatiaiuçu/MG, e dá _x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2773/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_atualizado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e do Fundo Municipal dos Direitos da Mulher e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2785/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_substitutivo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de criação do Conselho Municipal dos Direitos da Mulher e do Fundo Municipal dos Direitos da Mulher e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_no_08_de_24_de_marco_de_2026_-_concessao_de_imovel_publico_ok.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza concessão de direito real de uso de imóvel público que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2813/pl_-_lanche_para_escola_-_transtornos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o direito da pessoa com Transtorno do Espectro Autista (TEA), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), Altas Habilidades/Superdotação e outras atipicidades ao porte e consumo de alimentos de próprio consumo em instituições de ensino e estabelecimentos públicos e privados de uso coletivo no Município de Itatiaiuçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2694/emenda_aditiva_no_01_ao_plc_no_01_-_efeitos_retroativos_a_janeiro_de_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao art. 6° do Projeto de Lei Complementar n°01, de 28 de janeiro de 2026.</t>
+  </si>
+  <si>
     <t>2310</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a toda a equipe do Cruzeirinho Futebol Clube, do Distrito de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>Dinei Cabana, Dr. Moisés, Felps, Lair Lopes, Noêmia Da Saúde, Wanderson Simões, Raissa da Enfermagem, Rodrigo do Esporte, Tonhão do Povo</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2743/mocao_de_congratulacao_correto_com_nome_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO à Diretoria do Cruzeirinho Futebol Clube, do Distrito de Santa Terezinha, de autoria de todos os vereadores.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2779/mocao_zipora_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Zípora Francisca de Melo Flores.</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>Felps, Wanderson Simões</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2787/mocao_01_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para os Associados da ACIRPA -Associação dos Artesãos e produtores caseiros de Itatiaiuçu</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2789/mocao_marcia_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Louvor à Secretária de Educação, Sra. Márcia Cristina dos Anjos Flores.</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa</t>
+  </si>
+  <si>
+    <t>Todos</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2703/ata_dia_02_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1661 de 02 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2721</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2721/ata_dia_09_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1662 de 09 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2752/ata_dia_23_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1663 de 23 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2768/ata_dia_09_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1664 de 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2780/ata_dia_16_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1665 de 16 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2795/ata_dia_23_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1666 de 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>DESP</t>
+  </si>
+  <si>
+    <t>Despacho</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2727/despacho_pres._03-parecer_conjunto_correto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer autorização para Reunião e Parecer em conjunto das comissões permanentes de Legislação, Justiça e Redação Final e Obras e Serviço Público.</t>
+  </si>
+  <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2728/despachopres._04-_nao_transmissao_reuniao_das_comissoes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer autorização para Não Transmissão e gravação da Reunião das Comissões a ser realizada no dia 26 de fevereiro ás 9:00 horas e, na forma regimental,</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2729/despachopres._05-_nao_transmissao_reuniao_das_comissoes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2732/despachopres._06-_reuniao_das_comissoes_conjuntas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer autorização para Reunião e Parecer em conjunto das comissões permanentes de Legislação, Justiça e Redação Final e Obras e Serviços Públicos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -713,67 +1992,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_03-2025_-_saude_e_assistencia_social_grupo_de_apoio_aos_cuidadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_02-2026_ifa_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_04-2026_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_01-_cadastro_on-line_do_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_02-_instalacao_de_gerador_na_cemei_de_santa_terezinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_04-2026_-_educacao_mapeamento_das_criancas_com_atraso_de_desenvolvimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2688/projeto_de_lei_complementar_no_01_de_03_de_fevereiro_de_2026_-_altera_a_lc_43-2007_-_modifica_a_quantidade_de_cargos_e_cria_cargo_para_a_controladoria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2689/projeto_de_lei_complementar_no_03_de_03_de_fevereiro_de_2026_-_altera_o_anexo_iv_da_lc_no_47-2025_-_aumento_do_numero_de_vagas_magisterio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2677/pl_03-_recomposicao_vereadores_-_com_justificativa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2678/pl_04_-_recomposicao_subsidios_prefeito_vice_e_secretarios_-_executivo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2679/pl_05-_recomposicao_inflacionario_2026_-_servidores_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2680/substitutivo_ao_projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-_usiminas_-_instituicao_de_servidao_mineraria_concessao_de_uso_e_retificacao_de_descricao_de_area.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2682/projeto_de_lei_no_03_de_30_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_professores_p1_e_p2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2684/projeto_de_lei_no_04_de_30_de_janeiro_de_2026_-_reajuste_anual_do_auxilio-alimentacao_dos_servidores_em_geral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2685/substitutivo_ao_projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_no_01_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_reuniao_e_parecer_em_conjunto_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2709/requerimento_de_transmissao_das_reunioes_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2722/requerimento_no_02_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_este_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2723/requerimento_de_transmissao_das_reunioes_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2724/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2725/transmissao_das_reunioes_26-02-26_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2730/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_no_09_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2756/requerimento_reuniao_e_parecer_em_conjunto_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_de_transmissao_das_reunioes_3_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2762/requerimento_no_12_-_adiamento_da_votacao_da_mocao_-_wanderson_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2769/requerimento_no_13_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2777/requerimento_de_transmissao_das_reunioes_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_vereador_lair_de_transmissao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2786/requerimento_no_16_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_de_transmissao_das_reunioes_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2791/requerimento_reuniao_e_parecer_em_conjunto_3_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_no_19_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2804/requerimento_reuniao_e_parecer_em_conjunto_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2805/requerimento_de_transmissao_das_reunioes_4_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_03-2025_-_saude_e_assistencia_social_grupo_de_apoio_aos_cuidadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_02-2026_ifa_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_04-2026_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_01-_cadastro_on-line_do_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_02-_instalacao_de_gerador_na_cemei_de_santa_terezinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_04-2026_-_educacao_mapeamento_das_criancas_com_atraso_de_desenvolvimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_05-2026_buraco_rua_bonfim_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2696/indicacao_n_09_passagen_elevada_enfrente_a_cemei_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2697/indicacaoiluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2698/indicacao_1_-_realizar_inspecao_tecnica_em_toda_a_extensao_do_calcamento_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2699/indicacao_2_-_realizar_a_pintura_de_sinalizacao_de_todos_os_quebra-molas_existentes_no_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2700/indicacao_3_-_contratacao_de_profissional_para_servicos_de_varricao_e_limpeza_urbana_na_regiao_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros._assin.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2701/indicacao_4_-_realizar_a_extensao_da_rede_ao_longo_da_rua_hum_na_comunidade_de_ponta_da_serra._assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_n_04_plantio_de_arvores_frutificas_pio_xii_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_n_01_quadra_sntetica_em_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_05-2026_-_ponta_da_serra_poda_na_praca_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_n_03_revitalizar_a_praca_de_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_n_10_trasferir_o_posto_de_saude_a_outro_local_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao08-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2719/indic09-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao11-2026chaves_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_rampa_cemei_noemia_e_raissa_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2734/indicacao_08-2026_-_cristo_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2735/indicacao14-2026saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao13-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2739/indicacao_n_06_plantio_de_grama_area_institucional_mirante_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_n_07_credenciamento_de_farmacia_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2741/indicacao_n_11_extensao_de_rede_eletrica_final_rua_santa_ines_kennedy_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2742/indicacao_07-_capacitacao_para_equipe_de_enfermagem_-_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_5_-_realizar_a_instalacao_de_placas_de_sinalizacao_indicativas_de_redutores_de_velocidade_quebra-molas_em_toda_a_extensao_viaria_do_condominio_lagoa_das_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_6_-_realizar_a_manutencao_da_tela_de_arame_que_circunda_a_quadra_sintetica_do_clube_poliesportivo_localizados_na_rua_jeronimo_pedrosa_no_287_no_bair.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_7_-_realizar_a_substituicao_das_redes_dos_gols_da_quadra_sintetica_do_clube_poliesportivo_situado_na_rua_jeronimo_pedrosa_no_287_bairro_pio_xii_assinad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_8_-_avaliar_a_viabilidade_tecnica_para_substituicao_das_lixeiras_de_grande_porte_atualmente_de_plastico_e_instaladas_em_pontos_estrategicos_de_uso_coletiv.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_9_-_realizar_a_substituicao_dos_brinquedos_do_playground_instalado_na_praca_publica_do_bairro_sao_francisco_por_novos_equipamentos_recreativos_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_10_-_realizar_inspecao_tecnica_na_rede_de_energia_eletrica_da_praca_publica_localizada_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_11_-_promover_a_inclusao_da_rua_boa_vista_localizada_na_comunidade_do_retiro_colonial_no_bairro_pinheiros_no_plano_diretor_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2761/indicacao_02_centro_comunitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao15-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_n_08_poda_de_arvore_na_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_08_curso_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2767/indicacao_07-2026_-_cristo_revitalizacao_da_via_sacra_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2770/limpeza_de_canaleta_e_rocagem_asssinada.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2774/indicacao_09-_instalacao_de_telhado_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao16-2026esporte.._assinado_11.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_11-_reconhecimento_facial_alunos_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_01-2025_-_saude_fornecimento_do_sensor_libre_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2782/indicacao_n_12_plantio_de_grama_na_lateral_da_rua_ouro_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2783/indicacao_n_13_de_alargamento_na_via_sao_jose_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2784/indicacao_12-_criacao_de_centro_de_bem-estar_animal_voltado_ao_atendimento_de_animais_de_grande_porte_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2792/indicacao_13_feirao_de_empregos_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_14_criacao_de_programa_saude_bucal_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_12_criacao_de_um_espaco_bem_estar_animal_-_raissa_e_noemia_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_06-2026_-_saude_abertura_de_via_-_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_05-2025reforma_de_quiosque_localizado_na_praca_do_bairro_pinheiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_13_-_extensao_de_rede_de_distribuicao_de_energia_eletrica_em_baixa_tensao_na_rua_belo_horizonte_no_bairro_quintas_da_capela_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2800/indicacao_15_-_em_conjunto_implementacao_da_base_do_samu_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_n_05_multa_para_a_copasa_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2802/indicacao_n_17_semana_da_saude_ocular_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao18_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2807/indicacao_10-2026_-_ciclovia_imanutencao_na_ciclovia__rose_esteves__no_bairro_pio_xii_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2808/15-indicacao_instalacao16-_de_protecao_na_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2809/11-indicacao_instalacao_17_-_troca_de_lampadas_no_patio_da_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2810/12-indicacao_instalacao_18_-_construcao_de_area_de_descanso_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2811/13-indicacao_instalacao_19-_implantacao_de_faixa_elevada_em_frente_a_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2812/14-indicacao_instalacao_20_-_cameras_de_segurancas_no_patio_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2688/projeto_de_lei_complementar_no_01_de_03_de_fevereiro_de_2026_-_altera_a_lc_43-2007_-_modifica_a_quantidade_de_cargos_e_cria_cargo_para_a_controladoria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2689/projeto_de_lei_complementar_no_03_de_03_de_fevereiro_de_2026_-_altera_o_anexo_iv_da_lc_no_47-2025_-_aumento_do_numero_de_vagas_magisterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2755/encaminha_substitutivo_ao_projeto_de_lei_complementar_n_01_de_03_de_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2798/projeto_de_lei_complementar_no_05_de_31_de_marco_de_2026_-_regulamenta_a_feira_ao_ar_livre_e_revoga_as_leis_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2677/pl_03-_recomposicao_vereadores_-_com_justificativa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2678/pl_04_-_recomposicao_subsidios_prefeito_vice_e_secretarios_-_executivo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2679/pl_05-_recomposicao_inflacionario_2026_-_servidores_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2680/substitutivo_ao_projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-_usiminas_-_instituicao_de_servidao_mineraria_concessao_de_uso_e_retificacao_de_descricao_de_area.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2682/projeto_de_lei_no_03_de_30_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_professores_p1_e_p2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2684/projeto_de_lei_no_04_de_30_de_janeiro_de_2026_-_reajuste_anual_do_auxilio-alimentacao_dos_servidores_em_geral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2685/substitutivo_ao_projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_de_lei_bem_viver_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2710/itatiaiucu_emprega___mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2711/pl_-_banco_vermelho_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2712/substitutivo_-_projeto_bem_viver_corrigido_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2726/projeto_de_lei_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2733/projeto_de_lei_no_05_de_26_de_fevereiro_de_2026_-_institui_o_plano_municipal_de_1a_infancia_-_educacao_e_assistencia_social_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2737/pl_-_inconsistencia_emendas_impositivas_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2751/projeto_de_lei_2026--_assinado-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2753/ccf_000226.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2754/projeto_de_lei_no_07_de_09_de_marco_de_2026_-_cemiterios_municipais_smma.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2759/pl_-_utilidade_publica_aersj_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2771/plo._22_de_2026_-_dinei_cabana_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_da_raissa_e_da_noemia_1_-_atualizado._assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2773/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_atualizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2785/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_no_08_de_24_de_marco_de_2026_-_concessao_de_imovel_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2813/pl_-_lanche_para_escola_-_transtornos_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2694/emenda_aditiva_no_01_ao_plc_no_01_-_efeitos_retroativos_a_janeiro_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2743/mocao_de_congratulacao_correto_com_nome_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2779/mocao_zipora_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2787/mocao_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2789/mocao_marcia_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2703/ata_dia_02_02_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2721/ata_dia_09_02_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2752/ata_dia_23_02_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2768/ata_dia_09_03_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2780/ata_dia_16_03_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2795/ata_dia_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2727/despacho_pres._03-parecer_conjunto_correto_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2728/despachopres._04-_nao_transmissao_reuniao_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2729/despachopres._05-_nao_transmissao_reuniao_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2732/despachopres._06-_reuniao_das_comissoes_conjuntas_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="240.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="239.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -802,738 +2081,3840 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="F19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B22" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E23" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D28" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="E28" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" t="s">
+        <v>124</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>99</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" t="s">
+        <v>99</v>
+      </c>
+      <c r="F33" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" t="s">
+        <v>99</v>
+      </c>
+      <c r="F34" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H35" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H36" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" t="s">
+        <v>99</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" t="s">
+        <v>99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" t="s">
+        <v>98</v>
+      </c>
+      <c r="E39" t="s">
+        <v>99</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>156</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" t="s">
+        <v>99</v>
+      </c>
+      <c r="F40" t="s">
+        <v>150</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F41" t="s">
+        <v>150</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" t="s">
+        <v>99</v>
+      </c>
+      <c r="F42" t="s">
+        <v>61</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" t="s">
+        <v>99</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" t="s">
+        <v>98</v>
+      </c>
+      <c r="E44" t="s">
+        <v>99</v>
+      </c>
+      <c r="F44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H44" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" t="s">
+        <v>99</v>
+      </c>
+      <c r="F45" t="s">
+        <v>120</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H45" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>177</v>
+      </c>
+      <c r="D46" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" t="s">
+        <v>99</v>
+      </c>
+      <c r="F46" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H46" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>181</v>
+      </c>
+      <c r="D47" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" t="s">
+        <v>99</v>
+      </c>
+      <c r="F47" t="s">
+        <v>61</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H47" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>185</v>
+      </c>
+      <c r="D48" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" t="s">
+        <v>99</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H48" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>189</v>
+      </c>
+      <c r="D49" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" t="s">
+        <v>99</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H49" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>193</v>
+      </c>
+      <c r="D50" t="s">
+        <v>98</v>
+      </c>
+      <c r="E50" t="s">
+        <v>99</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" t="s">
+        <v>98</v>
+      </c>
+      <c r="E51" t="s">
+        <v>99</v>
+      </c>
+      <c r="F51" t="s">
+        <v>198</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52" t="s">
+        <v>98</v>
+      </c>
+      <c r="E52" t="s">
+        <v>99</v>
+      </c>
+      <c r="F52" t="s">
+        <v>120</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>206</v>
+      </c>
+      <c r="D53" t="s">
+        <v>98</v>
+      </c>
+      <c r="E53" t="s">
+        <v>99</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H53" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>210</v>
+      </c>
+      <c r="D54" t="s">
+        <v>98</v>
+      </c>
+      <c r="E54" t="s">
+        <v>99</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" t="s">
+        <v>99</v>
+      </c>
+      <c r="F55" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" t="s">
+        <v>99</v>
+      </c>
+      <c r="F56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H56" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>222</v>
+      </c>
+      <c r="D57" t="s">
+        <v>98</v>
+      </c>
+      <c r="E57" t="s">
+        <v>99</v>
+      </c>
+      <c r="F57" t="s">
+        <v>61</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>226</v>
+      </c>
+      <c r="D58" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" t="s">
+        <v>99</v>
+      </c>
+      <c r="F58" t="s">
+        <v>131</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>230</v>
+      </c>
+      <c r="D59" t="s">
+        <v>98</v>
+      </c>
+      <c r="E59" t="s">
+        <v>99</v>
+      </c>
+      <c r="F59" t="s">
+        <v>150</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>234</v>
+      </c>
+      <c r="D60" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" t="s">
+        <v>99</v>
+      </c>
+      <c r="F60" t="s">
+        <v>150</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H60" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>237</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>238</v>
+      </c>
+      <c r="D61" t="s">
+        <v>98</v>
+      </c>
+      <c r="E61" t="s">
+        <v>99</v>
+      </c>
+      <c r="F61" t="s">
+        <v>150</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>242</v>
+      </c>
+      <c r="D62" t="s">
+        <v>98</v>
+      </c>
+      <c r="E62" t="s">
+        <v>99</v>
+      </c>
+      <c r="F62" t="s">
+        <v>150</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>246</v>
+      </c>
+      <c r="D63" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" t="s">
+        <v>99</v>
+      </c>
+      <c r="F63" t="s">
+        <v>150</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H63" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>249</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" t="s">
+        <v>98</v>
+      </c>
+      <c r="E64" t="s">
+        <v>99</v>
+      </c>
+      <c r="F64" t="s">
+        <v>150</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H64" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>253</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>254</v>
+      </c>
+      <c r="D65" t="s">
+        <v>98</v>
+      </c>
+      <c r="E65" t="s">
+        <v>99</v>
+      </c>
+      <c r="F65" t="s">
+        <v>150</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H65" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>257</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>258</v>
+      </c>
+      <c r="D66" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" t="s">
+        <v>99</v>
+      </c>
+      <c r="F66" t="s">
+        <v>259</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H66" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>262</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>263</v>
+      </c>
+      <c r="D67" t="s">
+        <v>98</v>
+      </c>
+      <c r="E67" t="s">
+        <v>99</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H67" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>267</v>
+      </c>
+      <c r="D68" t="s">
+        <v>98</v>
+      </c>
+      <c r="E68" t="s">
+        <v>99</v>
+      </c>
+      <c r="F68" t="s">
+        <v>61</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H68" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>270</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>271</v>
+      </c>
+      <c r="D69" t="s">
+        <v>98</v>
+      </c>
+      <c r="E69" t="s">
+        <v>99</v>
+      </c>
+      <c r="F69" t="s">
+        <v>131</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H69" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>275</v>
+      </c>
+      <c r="D70" t="s">
+        <v>98</v>
+      </c>
+      <c r="E70" t="s">
+        <v>99</v>
+      </c>
+      <c r="F70" t="s">
+        <v>120</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" t="s">
+        <v>98</v>
+      </c>
+      <c r="E71" t="s">
+        <v>99</v>
+      </c>
+      <c r="F71" t="s">
+        <v>39</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H71" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>282</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" t="s">
+        <v>98</v>
+      </c>
+      <c r="E72" t="s">
+        <v>99</v>
+      </c>
+      <c r="F72" t="s">
+        <v>131</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H72" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>286</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>287</v>
+      </c>
+      <c r="D73" t="s">
+        <v>98</v>
+      </c>
+      <c r="E73" t="s">
+        <v>99</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H73" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" t="s">
+        <v>98</v>
+      </c>
+      <c r="E74" t="s">
+        <v>99</v>
+      </c>
+      <c r="F74" t="s">
+        <v>131</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H74" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>294</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>295</v>
+      </c>
+      <c r="D75" t="s">
+        <v>98</v>
+      </c>
+      <c r="E75" t="s">
+        <v>99</v>
+      </c>
+      <c r="F75" t="s">
+        <v>120</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H75" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>298</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>299</v>
+      </c>
+      <c r="D76" t="s">
+        <v>98</v>
+      </c>
+      <c r="E76" t="s">
+        <v>99</v>
+      </c>
+      <c r="F76" t="s">
+        <v>61</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H76" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>303</v>
+      </c>
+      <c r="D77" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" t="s">
+        <v>99</v>
+      </c>
+      <c r="F77" t="s">
+        <v>61</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H77" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>306</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>307</v>
+      </c>
+      <c r="D78" t="s">
+        <v>98</v>
+      </c>
+      <c r="E78" t="s">
+        <v>99</v>
+      </c>
+      <c r="F78" t="s">
+        <v>150</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H78" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>311</v>
+      </c>
+      <c r="D79" t="s">
+        <v>98</v>
+      </c>
+      <c r="E79" t="s">
+        <v>99</v>
+      </c>
+      <c r="F79" t="s">
+        <v>312</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H79" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>315</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>316</v>
+      </c>
+      <c r="D80" t="s">
+        <v>98</v>
+      </c>
+      <c r="E80" t="s">
+        <v>99</v>
+      </c>
+      <c r="F80" t="s">
+        <v>131</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>319</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>320</v>
+      </c>
+      <c r="D81" t="s">
+        <v>98</v>
+      </c>
+      <c r="E81" t="s">
+        <v>99</v>
+      </c>
+      <c r="F81" t="s">
+        <v>198</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H81" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>323</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>324</v>
+      </c>
+      <c r="D82" t="s">
+        <v>98</v>
+      </c>
+      <c r="E82" t="s">
+        <v>99</v>
+      </c>
+      <c r="F82" t="s">
+        <v>120</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H82" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>327</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>328</v>
+      </c>
+      <c r="D83" t="s">
+        <v>98</v>
+      </c>
+      <c r="E83" t="s">
+        <v>99</v>
+      </c>
+      <c r="F83" t="s">
+        <v>106</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H83" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>332</v>
+      </c>
+      <c r="D84" t="s">
+        <v>98</v>
+      </c>
+      <c r="E84" t="s">
+        <v>99</v>
+      </c>
+      <c r="F84" t="s">
+        <v>150</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H84" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>335</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>336</v>
+      </c>
+      <c r="D85" t="s">
+        <v>98</v>
+      </c>
+      <c r="E85" t="s">
+        <v>99</v>
+      </c>
+      <c r="F85" t="s">
+        <v>337</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>98</v>
+      </c>
+      <c r="E86" t="s">
+        <v>99</v>
+      </c>
+      <c r="F86" t="s">
+        <v>61</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>98</v>
+      </c>
+      <c r="E87" t="s">
+        <v>99</v>
+      </c>
+      <c r="F87" t="s">
+        <v>61</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>349</v>
+      </c>
+      <c r="D88" t="s">
+        <v>98</v>
+      </c>
+      <c r="E88" t="s">
+        <v>99</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>353</v>
+      </c>
+      <c r="D89" t="s">
+        <v>98</v>
+      </c>
+      <c r="E89" t="s">
+        <v>99</v>
+      </c>
+      <c r="F89" t="s">
+        <v>120</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H89" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>356</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>357</v>
+      </c>
+      <c r="D90" t="s">
+        <v>98</v>
+      </c>
+      <c r="E90" t="s">
+        <v>99</v>
+      </c>
+      <c r="F90" t="s">
+        <v>131</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H90" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>360</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>361</v>
+      </c>
+      <c r="D91" t="s">
+        <v>98</v>
+      </c>
+      <c r="E91" t="s">
+        <v>99</v>
+      </c>
+      <c r="F91" t="s">
+        <v>131</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H91" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>364</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>365</v>
+      </c>
+      <c r="D92" t="s">
+        <v>98</v>
+      </c>
+      <c r="E92" t="s">
+        <v>99</v>
+      </c>
+      <c r="F92" t="s">
+        <v>131</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H92" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>368</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>369</v>
+      </c>
+      <c r="D93" t="s">
+        <v>98</v>
+      </c>
+      <c r="E93" t="s">
+        <v>99</v>
+      </c>
+      <c r="F93" t="s">
+        <v>131</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H93" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>372</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>373</v>
+      </c>
+      <c r="D94" t="s">
+        <v>98</v>
+      </c>
+      <c r="E94" t="s">
+        <v>99</v>
+      </c>
+      <c r="F94" t="s">
+        <v>131</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H94" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>376</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>377</v>
+      </c>
+      <c r="E95" t="s">
+        <v>378</v>
+      </c>
+      <c r="F95" t="s">
+        <v>124</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H95" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>381</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" t="s">
+        <v>377</v>
+      </c>
+      <c r="E96" t="s">
+        <v>378</v>
+      </c>
+      <c r="F96" t="s">
+        <v>382</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H96" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>385</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>22</v>
+      </c>
+      <c r="D97" t="s">
+        <v>377</v>
+      </c>
+      <c r="E97" t="s">
+        <v>378</v>
+      </c>
+      <c r="F97" t="s">
+        <v>382</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H97" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>388</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" t="s">
+        <v>377</v>
+      </c>
+      <c r="E98" t="s">
+        <v>378</v>
+      </c>
+      <c r="F98" t="s">
+        <v>382</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H98" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>391</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>31</v>
+      </c>
+      <c r="D99" t="s">
+        <v>377</v>
+      </c>
+      <c r="E99" t="s">
+        <v>378</v>
+      </c>
+      <c r="F99" t="s">
+        <v>382</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H99" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>394</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" t="s">
+        <v>377</v>
+      </c>
+      <c r="E100" t="s">
+        <v>378</v>
+      </c>
+      <c r="F100" t="s">
+        <v>382</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H100" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>397</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101" t="s">
+        <v>377</v>
+      </c>
+      <c r="E101" t="s">
+        <v>378</v>
+      </c>
+      <c r="F101" t="s">
+        <v>382</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H101" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>400</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>401</v>
+      </c>
+      <c r="E102" t="s">
+        <v>402</v>
+      </c>
+      <c r="F102" t="s">
+        <v>382</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H102" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>405</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>401</v>
+      </c>
+      <c r="E103" t="s">
+        <v>402</v>
+      </c>
+      <c r="F103" t="s">
+        <v>382</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H103" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>408</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>22</v>
+      </c>
+      <c r="D104" t="s">
+        <v>401</v>
+      </c>
+      <c r="E104" t="s">
+        <v>402</v>
+      </c>
+      <c r="F104" t="s">
+        <v>48</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H104" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>411</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>26</v>
+      </c>
+      <c r="D105" t="s">
+        <v>401</v>
+      </c>
+      <c r="E105" t="s">
+        <v>402</v>
+      </c>
+      <c r="F105" t="s">
+        <v>48</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H105" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>414</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>31</v>
+      </c>
+      <c r="D106" t="s">
+        <v>401</v>
+      </c>
+      <c r="E106" t="s">
+        <v>402</v>
+      </c>
+      <c r="F106" t="s">
+        <v>48</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H106" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" t="s">
+        <v>401</v>
+      </c>
+      <c r="E107" t="s">
+        <v>402</v>
+      </c>
+      <c r="F107" t="s">
+        <v>382</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H107" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>419</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>43</v>
+      </c>
+      <c r="D108" t="s">
+        <v>401</v>
+      </c>
+      <c r="E108" t="s">
+        <v>402</v>
+      </c>
+      <c r="F108" t="s">
+        <v>382</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H108" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>422</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>47</v>
+      </c>
+      <c r="D109" t="s">
+        <v>401</v>
+      </c>
+      <c r="E109" t="s">
+        <v>402</v>
+      </c>
+      <c r="F109" t="s">
+        <v>382</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H109" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>425</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>52</v>
+      </c>
+      <c r="D110" t="s">
+        <v>401</v>
+      </c>
+      <c r="E110" t="s">
+        <v>402</v>
+      </c>
+      <c r="F110" t="s">
+        <v>382</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H110" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>428</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>56</v>
+      </c>
+      <c r="D111" t="s">
+        <v>401</v>
+      </c>
+      <c r="E111" t="s">
+        <v>402</v>
+      </c>
+      <c r="F111" t="s">
+        <v>259</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H111" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>431</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>60</v>
+      </c>
+      <c r="D112" t="s">
+        <v>401</v>
+      </c>
+      <c r="E112" t="s">
+        <v>402</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H112" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>434</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>65</v>
+      </c>
+      <c r="D113" t="s">
+        <v>401</v>
+      </c>
+      <c r="E113" t="s">
+        <v>402</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H113" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>437</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>69</v>
+      </c>
+      <c r="D114" t="s">
+        <v>401</v>
+      </c>
+      <c r="E114" t="s">
+        <v>402</v>
+      </c>
+      <c r="F114" t="s">
+        <v>259</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H114" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>440</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>73</v>
+      </c>
+      <c r="D115" t="s">
+        <v>401</v>
+      </c>
+      <c r="E115" t="s">
+        <v>402</v>
+      </c>
+      <c r="F115" t="s">
+        <v>106</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H115" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>443</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>77</v>
+      </c>
+      <c r="D116" t="s">
+        <v>401</v>
+      </c>
+      <c r="E116" t="s">
+        <v>402</v>
+      </c>
+      <c r="F116" t="s">
+        <v>382</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H116" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>446</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>81</v>
+      </c>
+      <c r="D117" t="s">
+        <v>401</v>
+      </c>
+      <c r="E117" t="s">
+        <v>402</v>
+      </c>
+      <c r="F117" t="s">
+        <v>48</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H117" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>449</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>85</v>
+      </c>
+      <c r="D118" t="s">
+        <v>401</v>
+      </c>
+      <c r="E118" t="s">
+        <v>402</v>
+      </c>
+      <c r="F118" t="s">
+        <v>106</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>451</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>88</v>
+      </c>
+      <c r="D119" t="s">
+        <v>401</v>
+      </c>
+      <c r="E119" t="s">
+        <v>402</v>
+      </c>
+      <c r="F119" t="s">
+        <v>382</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H119" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>454</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>92</v>
+      </c>
+      <c r="D120" t="s">
+        <v>401</v>
+      </c>
+      <c r="E120" t="s">
+        <v>402</v>
+      </c>
+      <c r="F120" t="s">
+        <v>382</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H120" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>457</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>95</v>
+      </c>
+      <c r="D121" t="s">
+        <v>401</v>
+      </c>
+      <c r="E121" t="s">
+        <v>402</v>
+      </c>
+      <c r="F121" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H121" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>460</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>169</v>
+      </c>
+      <c r="D122" t="s">
+        <v>401</v>
+      </c>
+      <c r="E122" t="s">
+        <v>402</v>
+      </c>
+      <c r="F122" t="s">
+        <v>120</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H122" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>463</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>173</v>
+      </c>
+      <c r="D123" t="s">
+        <v>401</v>
+      </c>
+      <c r="E123" t="s">
+        <v>402</v>
+      </c>
+      <c r="F123" t="s">
+        <v>259</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H123" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>466</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>177</v>
+      </c>
+      <c r="D124" t="s">
+        <v>401</v>
+      </c>
+      <c r="E124" t="s">
+        <v>402</v>
+      </c>
+      <c r="F124" t="s">
+        <v>198</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H124" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>469</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>181</v>
+      </c>
+      <c r="D125" t="s">
+        <v>401</v>
+      </c>
+      <c r="E125" t="s">
+        <v>402</v>
+      </c>
+      <c r="F125" t="s">
+        <v>198</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H125" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>472</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>185</v>
+      </c>
+      <c r="D126" t="s">
+        <v>401</v>
+      </c>
+      <c r="E126" t="s">
+        <v>402</v>
+      </c>
+      <c r="F126" t="s">
+        <v>382</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H126" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>189</v>
+      </c>
+      <c r="D127" t="s">
+        <v>401</v>
+      </c>
+      <c r="E127" t="s">
+        <v>402</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H127" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>478</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>479</v>
+      </c>
+      <c r="E128" t="s">
+        <v>480</v>
+      </c>
+      <c r="F128" t="s">
+        <v>106</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H128" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>483</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>484</v>
+      </c>
+      <c r="E129" t="s">
+        <v>485</v>
+      </c>
+      <c r="F129" t="s">
+        <v>61</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>488</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" t="s">
+        <v>484</v>
+      </c>
+      <c r="E130" t="s">
+        <v>485</v>
+      </c>
+      <c r="F130" t="s">
+        <v>489</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H130" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>492</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>22</v>
+      </c>
+      <c r="D131" t="s">
+        <v>484</v>
+      </c>
+      <c r="E131" t="s">
+        <v>485</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H131" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>495</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>26</v>
+      </c>
+      <c r="D132" t="s">
+        <v>484</v>
+      </c>
+      <c r="E132" t="s">
+        <v>485</v>
+      </c>
+      <c r="F132" t="s">
+        <v>496</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H132" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>499</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>31</v>
+      </c>
+      <c r="D133" t="s">
+        <v>484</v>
+      </c>
+      <c r="E133" t="s">
+        <v>485</v>
+      </c>
+      <c r="F133" t="s">
+        <v>131</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H133" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>502</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>503</v>
+      </c>
+      <c r="D134" t="s">
+        <v>504</v>
+      </c>
+      <c r="E134" t="s">
+        <v>505</v>
+      </c>
+      <c r="F134" t="s">
+        <v>506</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H134" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>509</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>510</v>
+      </c>
+      <c r="D135" t="s">
+        <v>504</v>
+      </c>
+      <c r="E135" t="s">
+        <v>505</v>
+      </c>
+      <c r="F135" t="s">
+        <v>506</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H135" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>513</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>514</v>
+      </c>
+      <c r="D136" t="s">
+        <v>504</v>
+      </c>
+      <c r="E136" t="s">
+        <v>505</v>
+      </c>
+      <c r="F136" t="s">
+        <v>506</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H136" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>517</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>518</v>
+      </c>
+      <c r="D137" t="s">
+        <v>504</v>
+      </c>
+      <c r="E137" t="s">
+        <v>505</v>
+      </c>
+      <c r="F137" t="s">
+        <v>506</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H137" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>521</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>522</v>
+      </c>
+      <c r="D138" t="s">
+        <v>504</v>
+      </c>
+      <c r="E138" t="s">
+        <v>505</v>
+      </c>
+      <c r="F138" t="s">
+        <v>506</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H138" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>525</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>526</v>
+      </c>
+      <c r="D139" t="s">
+        <v>504</v>
+      </c>
+      <c r="E139" t="s">
+        <v>505</v>
+      </c>
+      <c r="F139" t="s">
+        <v>506</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H139" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>529</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" t="s">
+        <v>530</v>
+      </c>
+      <c r="E140" t="s">
+        <v>531</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H140" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>534</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>26</v>
+      </c>
+      <c r="D141" t="s">
+        <v>530</v>
+      </c>
+      <c r="E141" t="s">
+        <v>531</v>
+      </c>
+      <c r="F141" t="s">
+        <v>66</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H141" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>537</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>31</v>
+      </c>
+      <c r="D142" t="s">
+        <v>530</v>
+      </c>
+      <c r="E142" t="s">
+        <v>531</v>
+      </c>
+      <c r="F142" t="s">
+        <v>66</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H142" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>539</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143" t="s">
+        <v>530</v>
+      </c>
+      <c r="E143" t="s">
+        <v>531</v>
+      </c>
+      <c r="F143" t="s">
+        <v>66</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H143" t="s">
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>