--- v1 (2026-04-09)
+++ v2 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1143" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2094" uniqueCount="970">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -304,80 +304,279 @@
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_no_19_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
   </si>
   <si>
     <t>Dispensa do interstício regimental.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2804/requerimento_reuniao_e_parecer_em_conjunto_4_assinado.pdf</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2805/requerimento_de_transmissao_das_reunioes_4_assinado_1.pdf</t>
   </si>
   <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2817/requerimento_no_22_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n°22/2026- dispensa do interstício regimental;</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2840/requerimento_no_23_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer dispensa do interstício regimental;</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2841/requerimento_reuniao_e_parecer_em_conjunto_5_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2843/requerimento_de_transmissao_das_reunioes_5_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO EM_x000D_
+CONJUNTO DAS COMISSÕES PERMANENTES</t>
+  </si>
+  <si>
+    <t>2874</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_conjunto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO PARA REUNIÃO E PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES Nº 02/2026</t>
+  </si>
+  <si>
+    <t>2876</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_de_transmissao_das_reuniao_21_05_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DA COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
+  </si>
+  <si>
+    <t>2877</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2877/requerimento_reuniao_e_parecer_6_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO PARA REUNIÃO E PARECER DA COMISSÃO PERMANENTE DE LEGISLAÇÃO</t>
+  </si>
+  <si>
+    <t>2878</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2878/requerimento_de_transmissao_das_reunioes_6_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DA COMISSÃO PERMANENTE DE LEGISLAÇÃO</t>
+  </si>
+  <si>
+    <t>2879</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Felps</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2879/requerimento_reuniao_e_parecer_em_conjunto_01-2026assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO PARA REUNIÃO E PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES Nº 01/2026</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_de_transmissao_das_reunioes_-_02-2026assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE TRANSMISSÃO ONLINE DA REUNIÃO DE COMISSÃO PERMANENTE DE ORÇAMENTO, FINANÇAS E TOMADA DE CONTAS Nº02/2026</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_reuniao_e_parecer_em_conjunto_06_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_de_transmissao_das_reunioes_6_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>2893</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Raissa da Enfermagem, Wanderson Simões</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2893/requerimento_no_34_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 34- Requer dispensa do interstício regimental;</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2904/requerimento_reuniao_e_parecer_em_conjunto_07_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_de_transmissao_das_reunioes_7_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_no_37_-_mesa_diretoria_-_votacao_unica_do_pdl_e_requer_dispensa_do_intersticio_regimental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer votação em turno único e dispensa do interstício regimental para as proposições que especifica;</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2922/requerimento_de_transmissao_das_reunioes_8_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2923/requerimento_reuniao_e_parecer_em_conjunto_08_assinado.pdf</t>
+  </si>
+  <si>
     <t>2182</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf</t>
   </si>
   <si>
     <t>Realização de cursos de capacitação no cuidado das crianças para monitoras e professoras das CEMEIs.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf</t>
   </si>
   <si>
     <t>Doação de alimentos não perecíveis na entrada de eventos gratuitos realizados no Parque de Exposições.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>Felps</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf</t>
   </si>
   <si>
     <t>Solicita mudança de sentido duplo, para sentido único na Rua Santa Maria, localizada no bairro São Francisco.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf</t>
   </si>
   <si>
     <t>Implementação de um espaço seguro para parada de ônibus, nos dois lados da via, no bairro Ponta da Serra.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>Dinei Cabana, Tonhão do Povo, Wanderson Simões</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf</t>
   </si>
   <si>
     <t>Análise e mapeamento de áreas institucionais inativas em nosso município.</t>
@@ -520,262 +719,208 @@
   <si>
     <t>Realizar a extensão da rede elétrica ao longo da Rua Hum, na comunidade de Ponta da Serra.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_n_04_plantio_de_arvores_frutificas_pio_xii_assinado.pdf</t>
   </si>
   <si>
     <t>Estudem a possibilidade de realizar o plantio de árvores frutíferas ao longo da pista de caminhada e da ciclovia localizadas no Bairro Pio XII e Bairro São Francisco.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_01-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Parceria entre a Secretaria de Esportes e o Setor de Zoonoses para realização de feiras de adoção de animais durante eventos de grande porte.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_n_01_quadra_sntetica_em_pedras_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para construção de uma quadra sintética na Comunidade de Pedras.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_05-2026_-_ponta_da_serra_poda_na_praca_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Realização de poda de árvore na Praça Pública do povoado de Ponta da Serra, localizada na primeira entrada do povoado (entrada do Restaurante do Agnaldo).</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_n_03_revitalizar_a_praca_de_pedras_assinado.pdf</t>
   </si>
   <si>
     <t>Revitalização e arborização da praça central da igreja em frente à escola, na Comunidade de Pedras.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_n_10_trasferir_o_posto_de_saude_a_outro_local_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para transferência das aulas do CEFET para a Escola Municipal Raimundo Benedito de Faria e remanejamento provisório do Posto de Saúde do Bairro São Francisco.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao08-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação/fortalecimento da Sala de Recursos Multifuncionais nas unidades escolares da rede municipal.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2719/indic09-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Construção e implementação de apostilas pedagógicas específicas para a Rede Municipal de Ensino de Itatiaiuçu.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao11-2026chaves_1_assinado.pdf</t>
   </si>
   <si>
     <t>Substituição e instalação de lâmpadas em postes de iluminação pública na Comunidade do Chaves</t>
   </si>
   <si>
     <t>2731</t>
-  </si>
-[...1 lines deleted...]
-    <t>29</t>
   </si>
   <si>
     <t>Noêmia Da Saúde, Raissa da Enfermagem</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_rampa_cemei_noemia_e_raissa_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de uma rampa de acesso no Cemei de Santa Terezinha, que da acesso do _x000D_
 1º pro 2º andar.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2734/indicacao_08-2026_-_cristo_limpeza_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza e conservação do monumento do Cristo.</t>
   </si>
   <si>
     <t>2735</t>
-  </si>
-[...1 lines deleted...]
-    <t>31</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2735/indicacao14-2026saude_assinado.pdf</t>
   </si>
   <si>
     <t>Verificação e adequação do sistema de atendimento preferencial no setor de_x000D_
 coleta de exames da Policlínica Municipal.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao13-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Manutenção e melhoria em trecho de estrada não pavimentada em área com_x000D_
 acesso à empresa do Grupo Toniolo.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2739/indicacao_n_06_plantio_de_grama_area_institucional_mirante_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar o nivelamento da área institucional localizada no Bairro Mirante da Serra, ao lado do muro do cemitério, bem como o plantio de grama em_x000D_
 toda a extensão da referida área.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_n_07_credenciamento_de_farmacia_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para credenciamento de farmácias privadas para fornecimento de medicamentos em caso de falta na Farmácia Municipal.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2741/indicacao_n_11_extensao_de_rede_eletrica_final_rua_santa_ines_kennedy_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para extensão de rede elétrica de baixa tensão na continuação da Rua Santa Inês, no Bairro Robert Kennedy.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2742/indicacao_07-_capacitacao_para_equipe_de_enfermagem_-_correta_assinado.pdf</t>
   </si>
   <si>
     <t>Capacitação para a equipe de enfermagem sobre técnicas curativos.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_5_-_realizar_a_instalacao_de_placas_de_sinalizacao_indicativas_de_redutores_de_velocidade_quebra-molas_em_toda_a_extensao_viaria_do_condominio_lagoa_das_.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de placas de sinalização indicativas de redutores de velocidade (quebra-molas) em toda a extensão viária do Condomínio Lagoa das Flores, localizado no bairro Pinheiros.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_6_-_realizar_a_manutencao_da_tela_de_arame_que_circunda_a_quadra_sintetica_do_clube_poliesportivo_localizados_na_rua_jeronimo_pedrosa_no_287_no_bair.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção da tela de arame que circunda a quadra sintética do Clube Poliesportivo, localizado na Rua Jerônimo Pedrosa, nº 287, no bairro Pio XII.</t>
   </si>
   <si>
     <t>2746</t>
-  </si>
-[...1 lines deleted...]
-    <t>39</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_7_-_realizar_a_substituicao_das_redes_dos_gols_da_quadra_sintetica_do_clube_poliesportivo_situado_na_rua_jeronimo_pedrosa_no_287_bairro_pio_xii_assinad.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição das redes dos gols da quadra sintética do Clube Poliesportivo, situado na Rua Jerônimo Pedrosa, nº 287, bairro Pio XII.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_8_-_avaliar_a_viabilidade_tecnica_para_substituicao_das_lixeiras_de_grande_porte_atualmente_de_plastico_e_instaladas_em_pontos_estrategicos_de_uso_coletiv.pdf</t>
   </si>
   <si>
     <t>Avaliar a viabilidade técnica e operacional para substituição das lixeiras de grande porte, atualmente de polietileno, por modelos metálicos mais resistentes e adequados ao intenso fluxo de usuários.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>41</t>
   </si>
@@ -1146,50 +1291,827 @@
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2811/13-indicacao_instalacao_19-_implantacao_de_faixa_elevada_em_frente_a_upa_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa de pedestre elevada em frente à UPA.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2812/14-indicacao_instalacao_20_-_cameras_de_segurancas_no_patio_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança no pátio da Secretaria de Educação.</t>
   </si>
   <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2814/indicacao_14_-instalacao_de_reservatorio_de_agua_com_maior_capacidade_destinado_ao_reforco_do_abastecimento_das_residencias_localizadas_na_rua_bela_vista_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de reservatório de água com maior capacidade, destinado ao reforço do abastecimento das residências localizadas na Rua Bela Vista, nas imediações do Bairro Retiro Colonial.</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2815/indicacao_15_-_ampliacao_dos_itinerarios_do_transporte_publico_gratuito_da_coleta_de_residuos_solidos_domiciliares_e_do_transporte_escolar_rua_bela_vista_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação dos itinerários do transporte público gratuito, da coleta de resíduos sólidos domiciliares e do transporte escolar, de modo a contemplar a Rua Bela Vista, situada nas imediações do Bairro Retiro Colonial.</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2816/indicacao_16_-_pintura_de_faixa_de_pedestres_no_acesso_a_passarela_situada_na_rua_sao_paulo_localizada_na_marginal_da_br-381_no_bairro_pinheiros._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar pintura de faixa de pedestres, no acesso à passarela situada na Rua São Paulo, localizada na marginal da BR-381, no bairro Pinheiros, nas proximidades do Posto Dom Pedro.</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_n_15_cercamento_das_areas_institucional_em_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de realizar o cercamento das áreas Institucionais na comunidade de Pedras.</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_n_16_praca_e_academia_via_principal_em_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de construção de praça com instalação de academia ao ar livre na via principal da Comunidade de Pedras.</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_n_02_espaco_multi_senssensorial_em_escola_para_autista_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de implantação de espaço multissensorial inclusivo em unidade escolar do Município de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2822/ponto_de_onibus_parque_dos_coqueiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de uma Guarita Ponto de Ônibus, no Cruzamento da Rua Ouro Preto com a Rua Araguari, Bairro Parque dos Coqueiros.</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_06-2026revitalizacao_das_faixas_de_sinalizacao_de_transito_do_bairro_pedras._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização das faixas de sinalização de trânsito na praça do bairro Pedras.</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2828/indicacao_03_banco_de_alimentos_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um Banco Municipal de Alimentos no Município de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2829/indicacao19_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de operação tapa buraco</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2831/indicacao_12-2026_pedras_imanutencao_da_iluminacao_da_praca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da iluminação pública na Praça Pública da comunidade de Pedras.</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_07-2026solicita_poda_das_arvores_da_praca_localizada_na_rua_santa_cruz_no_bairro_robert_kennedy.__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poda das árvores da praça localizada na Rua Santa Cruz no bairro Robert Kennedy.</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_n_18_guaritas_com_lateral_transparente_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade que nas próximas aquisições de guaritas de ônibus no município, seja exigido que as laterais sejam confeccionadas em material transparente.</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2837/indicacao_n_19_pavimentar_o_extacionamento_rua_sao_sebastiao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de pavimentação ou implantação de bloquetes em área utilizada como estacionamento público na Rua São Sebastião no Centro.</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2838/indicacao_n_20_evento_trilha_do_sabores_na_praca_mensal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de realização mensal do evento Trilha dos Sabores na Praça Antônio Quirino da Silva.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2846/indicacao_11-2026_-_cemei_instalacao_de_grades_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de grades de proteção na entrada/fachada da CEMEI Aneides da Silva Borges, no bairro Robert Kennedy.</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_09-2026implementacao_de_cameras_de_monitoramento_olho_vivo_em_pontos_estrategicos_do_bairro_quintas_do_itatiaia._-_copia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de câmeras de monitoramento (olho vivo) em pontos estratégicos do bairro Quintas do Itatiaia.</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_n_21_doar_terrenon_para_acmi_idosos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de doação de terreno para a Associação do Grupo de Convivência Melhor Idade de Itatiaiuçu (ACMI).</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_21_-_aquisicao_de_onibus_e_micro-onibus_para_frota_dos_escolares_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de ônibus e micro-ônibus para a frota dos escolares.</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_22-_entrega_de_calendario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Entrega semestral de calendário escolar aos pais e responsáveis, contendo _x000D_
+sábado letivos, apresentações especiais e atividades escolares.</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao20_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção na Escola José Antônio Ferreira na Comunidade de Ponta da Serra.</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2853/indicacao_19_-_aquisicao_e_instalacao_de_valvulas_eliminadoras_de_ar_em_todas_as_unidades_e_predios_publicos_municipais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de válvulas eliminadoras de ar nas tubulações hidráulicas de todas as unidades e prédios públicos municipais.</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2854/indicacao_n_22_passagem_elevada_praca_ula_ula_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de implantação de passagem elevada em faixa de pedestres na Rua São Sebastião, Centro.</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2855/indicacao_20_-_aquisicao_de_paineis_sensoriais_para_todas_as_unidades_de_ensino_da_rede_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de painéis sensoriais para todas as unidades de ensino da rede municipal.</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2857/indicacao_23_-_jogo_de_azar._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação e Implementação de um Projeto Municipal de Combate e Prevenção aos Jogos de Azar, especialmente voltado para crianças, adolescentes e jovens da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_02-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização da Praça de Santa Terezinha, construção de quadra poliesportiva, playground e academia ao ar livre.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_11-2026implementacao_de_iluminacao_publica_na_primeira_entrada_do_bairro_quintas_da_boa_vista._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de iluminação pública, na primeira entrada do bairro Quintas da Boa Vista.</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_10-2026instalacao_de_9_refletores_na_quadra_esportiva_fechada_do_bairro_pinheiros.__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de 9 refletores na quadra esportiva fechada localizada na Rua Um do bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_13-2026_centro_poda_de_arvore_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Supressão de árvore na Rua Otávio Antunes Moreira, no bairro centro.</t>
+  </si>
+  <si>
+    <t>2868</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_21_-_substituicao_da_iluminacao_da_praca_da_comunidade_de_pedras_por_luminarias_de_led_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Substituição da iluminação da Praça da Comunidade de Pedras por luminárias de LED.</t>
+  </si>
+  <si>
+    <t>2869</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2869/indicacao_22_-_realizar_a_ampliacao_e_o_reforco_do_sistema_de_iluminacao_publica_nos_pontos_com_baixa_luminosidade_da_praca_do_bairro_sao_francisco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a ampliação e o reforço do sistema de iluminação pública nos pontos com baixa luminosidade da praça do Bairro São Francisco, mediante a instalação de novos pontos de luz e equipamentos de maior eficiência luminotécnica.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_23_-_implementar_sistema_de_drenagem_nas_lixeiras_de_polietileno_fornecidas_pela_prefeitura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implementar sistema de drenagem nas lixeiras de polietileno fornecidas pela Prefeitura, mediante perfuração técnica em pontos estratégicos.</t>
+  </si>
+  <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_n_23_lixeira_de_ferro_via_de_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de instalação de lixeira fixa em via principal na comunidade de Pedras.</t>
+  </si>
+  <si>
+    <t>2875</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao22.._1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção de iluminação pública no trecho entre a Siderúrgica e a primeira entrada do Bairro São Francisco na MG 431.</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_24_-_estude_a_viabilidade_de_realizar_a_pavimentacao_asfaltica_no_trecho_final_da_rua_januaria_ainda_nao_contemplado_localizada_no_bairro_estancia_lagoa_das_flores.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a pavimentação asfáltica no trecho final da Rua Januária ainda não contemplado, localizada no Bairro Estância Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_25_-_estude_a_viabilidade_de_realizar_a_extensao_da_rede_de_energia_eletrica_no_trecho_final_da_rua_januaria_ainda_nao_atendido_bairro_estancia_lagoa_das_flores.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a extensão da rede de energia elétrica no trecho final da Rua Januária ainda não atendido, localizada no Bairro Estância Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>2887</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2887/indicacao23_lixeiras_rsj_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de lixeiras fixas fechadas e manutenção/substituição de lixeiras existentes nas comunidades de Pedras e Rio São João.</t>
+  </si>
+  <si>
+    <t>2888</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao24samuvet_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo a criação do Serviço Municipal de Atendimento Veterinário de Urgência e Emergência – SAMUVET, no Município de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2889</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao25podarsj-pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Poda de árvores e capina na estrada entre Rio São João e Pedras.</t>
+  </si>
+  <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2890/limpeza_das_vias_da_comunidade_do_rio_sao_joao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de canaleta, roçagem e limpeza das vias da Comunidade Rio São João.</t>
+  </si>
+  <si>
+    <t>2891</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2891/limpeza_de_ruas_do_parque_do_lago_parque_do_itatiaia_parque_dos_coqueiros._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de canaleta, roçagem e limpeza da via dos Bairros Parque do lago, Parque Do Itatiaia e Parque dos Coqueiros</t>
+  </si>
+  <si>
+    <t>2892</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2892/zelador_praca_robert_kennedy_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A contratação de um zelador em horário integral para cuidar das praças do Bairro Robert Kennedy.</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_12-2026implementacao_de_placas_de_sinalizacao_de_transito_na_extensao_da_estrada_do_refugio_localizada_no_bairro_rio_sao_joao._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de placas de sinalização de trânsito, na extensão da Estrada do Refúgio, localizada no bairro Rio São João.</t>
+  </si>
+  <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_13-2026adicionar_guaritas_de_onibus_na_extensao_da_estrada_do_refugio_no_povoado_rio_sao_joao._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Adicionar guaritas de ônibus na extensão da Estrada do Refúgio no povoado Rio São João.</t>
+  </si>
+  <si>
+    <t>2900</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_14.2026_infra_e_adm_extensao_de_rede_em_pinheiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Extensão de rede elétrica na Rua São Lucas/Rua das Rosas, no bairro de Pinheiros.</t>
+  </si>
+  <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_24_-_canal_municipal_de_denuncias_de_maus_-_tratos_aos_animais.._assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Canal Municipal de Denúncias de Maus - Tratos aos Animais.</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2906/mmnofblnibd8f0l2gduqihlaqvywu1b4q8z7woxh.original_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e poda de árvores em área pública.</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2910/indicacao_n_29_rede_de_estensao_e_iluminacao_no_recanto_aldeia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar continuidade a extensão de rede elétrica de baixa tensão e iluminação pública na Rua João Ferreira de Queiroz, no Bairro Recanto da Aldeia,_x000D_
+Distrito de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Dinei Cabana, Wanderson Simões</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_n_25_iluminacao_na_rua_jatoba_st_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar extensão de rede elétrica de baixa tensão e iluminação pública na Rua Jatobá, no Distrito de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n_26_realizar_rede_de_agua_rua_jatoba_st_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade junto à COPASA a realização de extensão da rede de abastecimento de água na via denominada Rua Jatobá, localizada adjacente à Rua Santo Antônio, no Bairro Vila, Distrito de Santa Terezinha</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n_27_rede_de_esgoto_rua_jatoba_em_st_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de realização de extensão de rede de esgoto na Rua Jatobá, no Distrito de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n_28_rede_de_agua_e_esgoto_rua_santa_cecilia_e_santa_barbara_pinheiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de realização de extensão de rede de abastecimento de água e rede de esgoto nas Ruas Santa Bárbara e Santa Cecília, no Bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao27plataformadigital321_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação e ampliação de plataforma digital educacional para os alunos da_x000D_
+Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao28cidademirim321_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação da Cidade Mirim de Educação para o Trânsito no Município de Itatiaiuçu.</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_15-_2026solicitacao_de_extensao_de_rede_eletrica_localizada_na_extensao_da_rua_dos_expedicionarios_no_bairro_st_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de extensão de rede elétrica na referida coordenada geográfica 20°13'38.4"S 44°23'43.1"W, localizada na extensão da Rua Dos Expedicionários próxima ao ponto da rotatória no bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_14-2026_urbanismo_placa_em_pinheiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de uma placa de identificação do Bairro Pinheiros na passarela localizada no acesso à comunidade.</t>
+  </si>
+  <si>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_26_-_realizar_a_extensao_da_rede_eletrica_na_estrada_que_liga_o_bairro_pinheiros_ao_curtume_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a extensão da rede elétrica na estrada que liga o Bairro Pinheiros ao Curtume.</t>
+  </si>
+  <si>
+    <t>2929</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_27_-_realizar_a_pavimentacao_asfaltica_ou_calcamento_da_via_localizada_no_bairro_pinheiros_conhecida_popularmente_como_rua_do_alambique_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a pavimentação asfáltica ou calçamento da via localizada no Bairro Pinheiros, conhecida popularmente como Rua do Alambique.</t>
+  </si>
+  <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_28_-_realizar_a_pavimentacao_asfaltica_ou_calcamento_da_via_localizada_no_bairro_pinheiros_que_liga_o_ponto_10_da_arcelormittal_proximo_a_ponte_ao_chacr.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a pavimentação asfáltica ou calçamento da via localizada no Bairro Pinheiros, que liga o Ponto 10 da ArcelorMittal (próximo à ponte) ao Chacreamento Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>2931</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_29_-_realizar_a_pintura_e_sinalizacao_do_quebra-molas_localizado_em_frente_ao_pastelao_na_rua_sao_paulo_no_bairro_pinheiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a pintura e sinalização do quebra-molas localizado próximo ao Pastelão, na Rua São Paulo (marginal da BR-381), no Bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2932</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_30_-_realizar_a_pintura_e_revitalizacao_da_faixa_de_pedestres_localizada_em_frente_a_passarela_proxima_ao_posto_de_gasolina_dom_pedro_no_bairro_pinheiros.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a pintura e revitalização da faixa de pedestres localizada em frente à passarela, próxima ao Posto de Gasolina Dom Pedro, no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_31_-_estudar_a_viabilidade_da_implantacao_de_um_poco_artesiano_de_maior_capacidade_de_abastecimento_no_chacreamento_lagoa_das_flores_localizado_no_bairro_pinheiros.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a viabilidade da implantação de um poço artesiano de maior capacidade de abastecimento no Chacreamento Lagoa das Flores, localizado no bairro Pinheiros.</t>
+  </si>
+  <si>
+    <t>2934</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_32_-_estudar_a_possibilidade_de_realizar_a_aplicacao_de_raspas_de_asfalto_na_rua_bela_vista_localizada_no_bairro_retiro_colonial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudar a possibilidade de realizar a aplicação de raspas de asfalto na Rua Bela Vista, localizada no bairro Retiro Colonial.</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2919/emenda_a_lei_organica_no_01.2026_-_altera_o_percentual_de_2_para_155_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 139 da Lei Orgânica do Município</t>
+  </si>
+  <si>
     <t>2676</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor do auxílio-alimentação, dá nova redação à Lei Complementar nº 155, de 07 de março de 2022, que concede auxílio-alimentação_x000D_
 aos agentes públicos do Poder Legislativo.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>Romer Soares das Chagas</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf</t>
   </si>
   <si>
@@ -1220,50 +2142,101 @@
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar nº 112, de 2 de outubro de 2017.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2755/encaminha_substitutivo_ao_projeto_de_lei_complementar_n_01_de_03_de_fevereiro_de_2026..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 43, de 20 de dezembro de 2007 - Dispõe sobre o Plano de Cargos e Vencimentos da Prefeitura Municipal de Itatiaiuçu e dá outras providências.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2798/projeto_de_lei_complementar_no_05_de_31_de_marco_de_2026_-_regulamenta_a_feira_ao_ar_livre_e_revoga_as_leis_que_menciona.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a Feira Municipal ao Ar Livre de Artesanato, Alimentação, Produção Familiar e Produtos Diversos do Município de Itatiaiuçu/MG, dispõe sobre a permissão de uso do espaço público, estabelece regras de credenciamento, funcionamento, fiscalização e penalidades, revoga as Leis que menciona e dá outras providências.</t>
   </si>
   <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2839/projeto_de_lei_complementar_no_06_de_04_de_maio_de_2026_-_cria_o_cargo_de_auditor_fiscal_da_receita_municipal_e_extingue_o_cargo_de_fiscal_de_tributos.pdf</t>
+  </si>
+  <si>
+    <t>Cria o cargo de provimento efetivo denominado "Auditor Fiscal da Receita Municipal" - altera a Lei Complementar nº 43, de 20 de dezembro 2007 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_lei_complementar_no_07_de_14_de_maio_de_2026_-_altera_a_lc_no_199-2025_altera_o_fator_de_reducao_edificacoes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 199, de 07 de maio de 2025, que dispõe sobre a regularização de edificações.</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2863/projeto_de_lei_complementar_no_08_de_15_de_maio_de_2026_-_altera_a_lc_43-2007_-_cria_cargos_que_menciona_motorista_atendente_recepcionista_e_oficial_adm.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 43, de 20 de dezembro de 2007, que dispõe sobre o Plano de Cargos e Vencimentos da Prefeitura Municipal de Itatiaiuçu; cria os cargos que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2873</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2873/substitutivo_ao_projeto_de_lei_complementar_no_08_de_14_de_maio_de_2026_-_altera_a_lc_43-2007_-_cria_cargos_que_menciona_motorista_atendente_recepcionista_e_oficial_adm.pdf</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2908/projeto_de_lei_complementar_no_09_de_11_de_junho_de_2026_-_altera_a_lc_154-2021_-_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 154, de 10 de dezembro de 2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2924/projeto_de_lei_complementar_no_10_de_16_de_junho_de_2026_-_altera_o_gratificacao_-_licitacao_1.pdf</t>
+  </si>
+  <si>
+    <t>Reorganiza e altera valores referente à gratificação pelo exercício da função de Pregoeiro, membro de comissão de licitação e membro da respectiva equipe de apoio e dá outras providências.</t>
+  </si>
+  <si>
     <t>2363</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste geral dos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo para instituição de servidão minerária e para a celebração de concessão de uso com a Mineração USIMINAS S/A, e promove a retificação da descrição de bens públicos municipais constantes da Lei Municipal nº 1.387/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2677</t>
@@ -1455,65 +2428,258 @@
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2785/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_substitutivo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de criação do Conselho Municipal dos Direitos da Mulher e do Fundo Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_no_08_de_24_de_marco_de_2026_-_concessao_de_imovel_publico_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2813/pl_-_lanche_para_escola_-_transtornos_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da pessoa com Transtorno do Espectro Autista (TEA), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), Altas Habilidades/Superdotação e outras atipicidades ao porte e consumo de alimentos de próprio consumo em instituições de ensino e estabelecimentos públicos e privados de uso coletivo no Município de Itatiaiuçu, e dá outras providências.</t>
   </si>
   <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2823/substitutivo_ao_projeto_de_lei_no_08_de_15_de_abril_de_2026_-_concessao_de_imovel_publico_-_viacao_itauna.pdf</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2824/pl_29_correta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 2° da Lei Complementar n° 210, de 05 novembro de 2025, para os fins que menciona.</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2826/projeto_de_lei_rua_marco_antonio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de via pública no Município de Itatiaiuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2827/projeto_de_lei_1_-a_associacao_obras_sociais_da_igreja_pentecostal_remidos_em_cristo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Obras Sociais da Igreja Pentecostal Remidos em Cristo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2835/projeto_de_lei_no_09_de_29_de_abril_de_2026_-_ldo_2027_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2027.</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2848/substitutivo_ao_projeto_de_lei_no_09_de_29_de_abril_de_2026_-_ldo_2027_em_revisado.pdf</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2858/projeto_de_lei_02dispoe_sobre_a_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia_cipfibro_no_municipio_de_itatiaiucu_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Fibromialgia (CIPFIBRO) no Município de Itatiaiuçu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_dos_vigilantes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas de proteção ao exercício da atividade profissional dos vigilantes no âmbito do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2871</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2871/substitutivo_ao_pl_no_34_-_dispoe_sobre_a_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia_cipfibro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Fibromialgia (CIPFIBRO)</t>
+  </si>
+  <si>
+    <t>2894</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2894/substitutivo_ao_projeto_de_lei_no_35_de_14_de_maio_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas de proteção ao exercício da atividade profissional de vigilantes no âmbito do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2895</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2895/projeto_de_lei_no_10_de_29_de_maio_de_2026_-_autoriza_celebracao_de_convenio_com_a_policia_civil_e_militar.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo a celebrar convênio de colaboração mútua com o Estado de Minas Gerais em apoio a atividade da Polícia Civil, Polícia Militar e_x000D_
+Corpo de Bombeiros Militar da Cidade de Itatiaiuçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_11_de_02_de_junho_de_2026_-_criterios_e_procedimentos_para_analise_e_emissao_da_certidao_municipal_de_conformidade_de_uso_e_ocupacao_do_solo_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os critérios e procedimentos para análise e emissão da Certidão Municipal de Conformidade de Uso e Ocupação do Solo no Município de Itatiaiuçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2902</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2902/projeto_de_lei_no_12_de_03_de_junho_de_2026_-_consorcio_cispara.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina a participação do Município de Itatiaiuçu/MG em Consórcio Público, dispensa a ratificação do Protocolo de Intenções e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2916/projeto_de_lei_no_13_de_12_de_junho_de_2026_-_reducao_do_vencimento_do_prefeito_vice-prefeito_e_secretarios_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a redução do subsídio do Prefeito, Vice-prefeito, Procurador-Geral, Chefe de Gabinete, Controlador-Geral, Secretários Municipais, e demais cargos comissionados do Município de Itatiaiuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CPOFT - Comissão Permanente de Orçamento, Finanças e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_decreto_legislativo_-_aprovacao_das_contas_executivo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação do parecer prévio do Tribunal de Contas do Estado de Minas Gerais referente às contas do Poder Executivo Municipal relativas ao exercício financeiro de 2022.</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2920/projeto_decreto_legislativo_-_aprovacao_das_contas_executivo_2020_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação do parecer prévio do Tribunal de Contas do Estado de Minas Gerais referente às contas do Poder Executivo Municipal relativas ao exercício financeiro de 2020.</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2921/projeto_decreto_legislativo_-_aprovacao_das_contas_executivo_2021_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação do parecer prévio do Tribunal de Contas do Estado de Minas Gerais referente às contas do Poder Executivo Municipal relativas ao exercício financeiro de 2021.</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2867/pr_2026_-_estudante_do_ano_correto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a realização da 2ª edição do “Prêmio Estudante do Ano” no âmbito da Câmara Municipal de Itatiaiuçu e dá outras providências.</t>
+  </si>
+  <si>
     <t>2694</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2694/emenda_aditiva_no_01_ao_plc_no_01_-_efeitos_retroativos_a_janeiro_de_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao art. 6° do Projeto de Lei Complementar n°01, de 28 de janeiro de 2026.</t>
   </si>
   <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>Dinei Cabana, Noêmia Da Saúde, Rodrigo do Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2844/emenda_de_redacao_no_02_ao_pl_no_31_-_cnpj_-_declara_de_utilidade_publica_a_associacao_obras_sociais_da_igreja_pentescostal_remidos_em_cristo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA DE REDAÇÃO N° 02, DE 07 DE MAIO DE 2026, AO PROJETO DE LEI N° 31, DE 16 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2883/emenda_modificativa_no_03_ao_pr_no_01_2.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA N° 03, DE 21 DE MAIO DE 2026, AO PROJETO DE RESOLUÇÃO N° 01, DE 18 DE MAIO DE 2026</t>
+  </si>
+  <si>
     <t>2310</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a toda a equipe do Cruzeirinho Futebol Clube, do Distrito de Santa Terezinha.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>Dinei Cabana, Dr. Moisés, Felps, Lair Lopes, Noêmia Da Saúde, Wanderson Simões, Raissa da Enfermagem, Rodrigo do Esporte, Tonhão do Povo</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2743/mocao_de_congratulacao_correto_com_nome_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO à Diretoria do Cruzeirinho Futebol Clube, do Distrito de Santa Terezinha, de autoria de todos os vereadores.</t>
@@ -1527,50 +2693,79 @@
   <si>
     <t>Moção de Aplausos ao Zípora Francisca de Melo Flores.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>Felps, Wanderson Simões</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2787/mocao_01_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para os Associados da ACIRPA -Associação dos Artesãos e produtores caseiros de Itatiaiuçu</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2789/mocao_marcia_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor à Secretária de Educação, Sra. Márcia Cristina dos Anjos Flores.</t>
   </si>
   <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2834/mocao_erika_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à servidora Érika Rodrigues dos Santos, Agente _x000D_
+Comunitária de Saúde Básica do bairro São Francisco, neste Município.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2856/mocao_nenem_otone_com_raissa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Louvor_x000D_
+a Instituição Instituto Paraíso (INPAR)</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2909/mocao_02-_mocao_de_aplausos_para_os_membros_do_projeto__rua_da_copa_de_itatiaiucu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para os membros do Projeto “Rua Da Copa de Itatiaiuçu”.</t>
+  </si>
+  <si>
     <t>2703</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão Legislativa</t>
   </si>
   <si>
     <t>Todos</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2703/ata_dia_02_02_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Legislativa nº 1661 de 02 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>1662</t>
@@ -1606,50 +2801,146 @@
     <t>Ata da Sessão Legislativa nº 1664 de 09 de março de 2026.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2780/ata_dia_16_03_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Legislativa nº 1665 de 16 de março de 2026.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2795/ata_dia_23_03_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Legislativa nº 1666 de 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2818/ata_dia_06_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1667 de 06 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2830/ata_dia_15_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1668 de 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2845/ata_dia_04_05_2026_com_alteracao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1669 de 04 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2866/ata_dia_11_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1670 de 11 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2886</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2886/ata_dia_19_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1671 de 19 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2898</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2898/ata_dia_26_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1672 de 26 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2915/ata_dia_08_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1673 de 08 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2927/ata_dia_15_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Legislativa nº 1674 de 15 de junho de 2026.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>DESP</t>
   </si>
   <si>
     <t>Despacho</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2727/despacho_pres._03-parecer_conjunto_correto_assinado.pdf</t>
   </si>
   <si>
     <t>Requer autorização para Reunião e Parecer em conjunto das comissões permanentes de Legislação, Justiça e Redação Final e Obras e Serviço Público.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2728/despachopres._04-_nao_transmissao_reuniao_das_comissoes_assinado.pdf</t>
   </si>
   <si>
     <t>Requer autorização para Não Transmissão e gravação da Reunião das Comissões a ser realizada no dia 26 de fevereiro ás 9:00 horas e, na forma regimental,</t>
   </si>
@@ -1992,67 +3283,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_no_01_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_reuniao_e_parecer_em_conjunto_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2709/requerimento_de_transmissao_das_reunioes_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2722/requerimento_no_02_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_este_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2723/requerimento_de_transmissao_das_reunioes_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2724/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2725/transmissao_das_reunioes_26-02-26_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2730/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_no_09_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2756/requerimento_reuniao_e_parecer_em_conjunto_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_de_transmissao_das_reunioes_3_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2762/requerimento_no_12_-_adiamento_da_votacao_da_mocao_-_wanderson_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2769/requerimento_no_13_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2777/requerimento_de_transmissao_das_reunioes_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_vereador_lair_de_transmissao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2786/requerimento_no_16_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_de_transmissao_das_reunioes_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2791/requerimento_reuniao_e_parecer_em_conjunto_3_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_no_19_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2804/requerimento_reuniao_e_parecer_em_conjunto_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2805/requerimento_de_transmissao_das_reunioes_4_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_03-2025_-_saude_e_assistencia_social_grupo_de_apoio_aos_cuidadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_02-2026_ifa_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_04-2026_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_01-_cadastro_on-line_do_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_02-_instalacao_de_gerador_na_cemei_de_santa_terezinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_04-2026_-_educacao_mapeamento_das_criancas_com_atraso_de_desenvolvimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_05-2026_buraco_rua_bonfim_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2696/indicacao_n_09_passagen_elevada_enfrente_a_cemei_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2697/indicacaoiluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2698/indicacao_1_-_realizar_inspecao_tecnica_em_toda_a_extensao_do_calcamento_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2699/indicacao_2_-_realizar_a_pintura_de_sinalizacao_de_todos_os_quebra-molas_existentes_no_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2700/indicacao_3_-_contratacao_de_profissional_para_servicos_de_varricao_e_limpeza_urbana_na_regiao_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros._assin.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2701/indicacao_4_-_realizar_a_extensao_da_rede_ao_longo_da_rua_hum_na_comunidade_de_ponta_da_serra._assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_n_04_plantio_de_arvores_frutificas_pio_xii_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_n_01_quadra_sntetica_em_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_05-2026_-_ponta_da_serra_poda_na_praca_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_n_03_revitalizar_a_praca_de_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_n_10_trasferir_o_posto_de_saude_a_outro_local_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao08-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2719/indic09-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao11-2026chaves_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_rampa_cemei_noemia_e_raissa_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2734/indicacao_08-2026_-_cristo_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2735/indicacao14-2026saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao13-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2739/indicacao_n_06_plantio_de_grama_area_institucional_mirante_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_n_07_credenciamento_de_farmacia_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2741/indicacao_n_11_extensao_de_rede_eletrica_final_rua_santa_ines_kennedy_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2742/indicacao_07-_capacitacao_para_equipe_de_enfermagem_-_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_5_-_realizar_a_instalacao_de_placas_de_sinalizacao_indicativas_de_redutores_de_velocidade_quebra-molas_em_toda_a_extensao_viaria_do_condominio_lagoa_das_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_6_-_realizar_a_manutencao_da_tela_de_arame_que_circunda_a_quadra_sintetica_do_clube_poliesportivo_localizados_na_rua_jeronimo_pedrosa_no_287_no_bair.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_7_-_realizar_a_substituicao_das_redes_dos_gols_da_quadra_sintetica_do_clube_poliesportivo_situado_na_rua_jeronimo_pedrosa_no_287_bairro_pio_xii_assinad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_8_-_avaliar_a_viabilidade_tecnica_para_substituicao_das_lixeiras_de_grande_porte_atualmente_de_plastico_e_instaladas_em_pontos_estrategicos_de_uso_coletiv.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_9_-_realizar_a_substituicao_dos_brinquedos_do_playground_instalado_na_praca_publica_do_bairro_sao_francisco_por_novos_equipamentos_recreativos_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_10_-_realizar_inspecao_tecnica_na_rede_de_energia_eletrica_da_praca_publica_localizada_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_11_-_promover_a_inclusao_da_rua_boa_vista_localizada_na_comunidade_do_retiro_colonial_no_bairro_pinheiros_no_plano_diretor_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2761/indicacao_02_centro_comunitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao15-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_n_08_poda_de_arvore_na_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_08_curso_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2767/indicacao_07-2026_-_cristo_revitalizacao_da_via_sacra_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2770/limpeza_de_canaleta_e_rocagem_asssinada.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2774/indicacao_09-_instalacao_de_telhado_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao16-2026esporte.._assinado_11.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_11-_reconhecimento_facial_alunos_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_01-2025_-_saude_fornecimento_do_sensor_libre_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2782/indicacao_n_12_plantio_de_grama_na_lateral_da_rua_ouro_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2783/indicacao_n_13_de_alargamento_na_via_sao_jose_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2784/indicacao_12-_criacao_de_centro_de_bem-estar_animal_voltado_ao_atendimento_de_animais_de_grande_porte_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2792/indicacao_13_feirao_de_empregos_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_14_criacao_de_programa_saude_bucal_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_12_criacao_de_um_espaco_bem_estar_animal_-_raissa_e_noemia_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_06-2026_-_saude_abertura_de_via_-_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_05-2025reforma_de_quiosque_localizado_na_praca_do_bairro_pinheiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_13_-_extensao_de_rede_de_distribuicao_de_energia_eletrica_em_baixa_tensao_na_rua_belo_horizonte_no_bairro_quintas_da_capela_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2800/indicacao_15_-_em_conjunto_implementacao_da_base_do_samu_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_n_05_multa_para_a_copasa_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2802/indicacao_n_17_semana_da_saude_ocular_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao18_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2807/indicacao_10-2026_-_ciclovia_imanutencao_na_ciclovia__rose_esteves__no_bairro_pio_xii_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2808/15-indicacao_instalacao16-_de_protecao_na_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2809/11-indicacao_instalacao_17_-_troca_de_lampadas_no_patio_da_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2810/12-indicacao_instalacao_18_-_construcao_de_area_de_descanso_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2811/13-indicacao_instalacao_19-_implantacao_de_faixa_elevada_em_frente_a_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2812/14-indicacao_instalacao_20_-_cameras_de_segurancas_no_patio_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2688/projeto_de_lei_complementar_no_01_de_03_de_fevereiro_de_2026_-_altera_a_lc_43-2007_-_modifica_a_quantidade_de_cargos_e_cria_cargo_para_a_controladoria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2689/projeto_de_lei_complementar_no_03_de_03_de_fevereiro_de_2026_-_altera_o_anexo_iv_da_lc_no_47-2025_-_aumento_do_numero_de_vagas_magisterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2755/encaminha_substitutivo_ao_projeto_de_lei_complementar_n_01_de_03_de_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2798/projeto_de_lei_complementar_no_05_de_31_de_marco_de_2026_-_regulamenta_a_feira_ao_ar_livre_e_revoga_as_leis_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2677/pl_03-_recomposicao_vereadores_-_com_justificativa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2678/pl_04_-_recomposicao_subsidios_prefeito_vice_e_secretarios_-_executivo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2679/pl_05-_recomposicao_inflacionario_2026_-_servidores_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2680/substitutivo_ao_projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-_usiminas_-_instituicao_de_servidao_mineraria_concessao_de_uso_e_retificacao_de_descricao_de_area.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2682/projeto_de_lei_no_03_de_30_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_professores_p1_e_p2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2684/projeto_de_lei_no_04_de_30_de_janeiro_de_2026_-_reajuste_anual_do_auxilio-alimentacao_dos_servidores_em_geral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2685/substitutivo_ao_projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_de_lei_bem_viver_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2710/itatiaiucu_emprega___mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2711/pl_-_banco_vermelho_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2712/substitutivo_-_projeto_bem_viver_corrigido_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2726/projeto_de_lei_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2733/projeto_de_lei_no_05_de_26_de_fevereiro_de_2026_-_institui_o_plano_municipal_de_1a_infancia_-_educacao_e_assistencia_social_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2737/pl_-_inconsistencia_emendas_impositivas_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2751/projeto_de_lei_2026--_assinado-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2753/ccf_000226.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2754/projeto_de_lei_no_07_de_09_de_marco_de_2026_-_cemiterios_municipais_smma.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2759/pl_-_utilidade_publica_aersj_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2771/plo._22_de_2026_-_dinei_cabana_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_da_raissa_e_da_noemia_1_-_atualizado._assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2773/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_atualizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2785/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_no_08_de_24_de_marco_de_2026_-_concessao_de_imovel_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2813/pl_-_lanche_para_escola_-_transtornos_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2694/emenda_aditiva_no_01_ao_plc_no_01_-_efeitos_retroativos_a_janeiro_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2743/mocao_de_congratulacao_correto_com_nome_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2779/mocao_zipora_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2787/mocao_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2789/mocao_marcia_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2703/ata_dia_02_02_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2721/ata_dia_09_02_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2752/ata_dia_23_02_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2768/ata_dia_09_03_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2780/ata_dia_16_03_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2795/ata_dia_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2727/despacho_pres._03-parecer_conjunto_correto_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2728/despachopres._04-_nao_transmissao_reuniao_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2729/despachopres._05-_nao_transmissao_reuniao_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2732/despachopres._06-_reuniao_das_comissoes_conjuntas_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_no_01_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_reuniao_e_parecer_em_conjunto_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2709/requerimento_de_transmissao_das_reunioes_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2722/requerimento_no_02_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_este_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2723/requerimento_de_transmissao_das_reunioes_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2724/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2725/transmissao_das_reunioes_26-02-26_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2730/requerimento_reuniao_e_parecer_em_conjunto_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_no_09_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2756/requerimento_reuniao_e_parecer_em_conjunto_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_de_transmissao_das_reunioes_3_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2762/requerimento_no_12_-_adiamento_da_votacao_da_mocao_-_wanderson_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2769/requerimento_no_13_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2777/requerimento_de_transmissao_das_reunioes_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_vereador_lair_de_transmissao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2786/requerimento_no_16_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_de_transmissao_das_reunioes_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2791/requerimento_reuniao_e_parecer_em_conjunto_3_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_no_19_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2804/requerimento_reuniao_e_parecer_em_conjunto_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2805/requerimento_de_transmissao_das_reunioes_4_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2817/requerimento_no_22_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2840/requerimento_no_23_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2841/requerimento_reuniao_e_parecer_em_conjunto_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2843/requerimento_de_transmissao_das_reunioes_5_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_conjunto_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_de_transmissao_das_reuniao_21_05_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2877/requerimento_reuniao_e_parecer_6_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2878/requerimento_de_transmissao_das_reunioes_6_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2879/requerimento_reuniao_e_parecer_em_conjunto_01-2026assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_de_transmissao_das_reunioes_-_02-2026assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_reuniao_e_parecer_em_conjunto_06_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_de_transmissao_das_reunioes_6_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2893/requerimento_no_34_-_mesa_diretoria_-_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2904/requerimento_reuniao_e_parecer_em_conjunto_07_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_de_transmissao_das_reunioes_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_no_37_-_mesa_diretoria_-_votacao_unica_do_pdl_e_requer_dispensa_do_intersticio_regimental_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2922/requerimento_de_transmissao_das_reunioes_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2923/requerimento_reuniao_e_parecer_em_conjunto_08_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_n_207_capacitacao_para_munitora_de_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_n_215_doar_um_quilo_de_alimento_nas_festas_do_parque_exposicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_01-2026-solicita_mudanca_de_sentido_duplo_para_sentido_unico_na_rua_santa_maria_localizada_no_bairro_sao_francisco._assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_02-2026-implementacao_de_um_espaco_seguro_para_parada_de_onibus_nos_dois_lados_da_via_no_bairro_ponta_da_serra._-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_02-2025_-_urbanismo_mapeamento_das_areas_institucionais_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_03-2025_-_saude_e_assistencia_social_grupo_de_apoio_aos_cuidadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_02-2026_ifa_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_04-2026_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_01-_cadastro_on-line_do_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_02-_instalacao_de_gerador_na_cemei_de_santa_terezinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_04-2026_-_educacao_mapeamento_das_criancas_com_atraso_de_desenvolvimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_05-2026_buraco_rua_bonfim_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2696/indicacao_n_09_passagen_elevada_enfrente_a_cemei_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2697/indicacaoiluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2698/indicacao_1_-_realizar_inspecao_tecnica_em_toda_a_extensao_do_calcamento_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2699/indicacao_2_-_realizar_a_pintura_de_sinalizacao_de_todos_os_quebra-molas_existentes_no_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2700/indicacao_3_-_contratacao_de_profissional_para_servicos_de_varricao_e_limpeza_urbana_na_regiao_do_condominio_lagoa_das_flores_localizado_no_bairro_pinheiros._assin.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2701/indicacao_4_-_realizar_a_extensao_da_rede_ao_longo_da_rua_hum_na_comunidade_de_ponta_da_serra._assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_n_04_plantio_de_arvores_frutificas_pio_xii_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_n_01_quadra_sntetica_em_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_05-2026_-_ponta_da_serra_poda_na_praca_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2716/indicacao_n_03_revitalizar_a_praca_de_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2717/indicacao_n_10_trasferir_o_posto_de_saude_a_outro_local_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao08-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2719/indic09-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao11-2026chaves_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_rampa_cemei_noemia_e_raissa_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2734/indicacao_08-2026_-_cristo_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2735/indicacao14-2026saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao13-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2739/indicacao_n_06_plantio_de_grama_area_institucional_mirante_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_n_07_credenciamento_de_farmacia_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2741/indicacao_n_11_extensao_de_rede_eletrica_final_rua_santa_ines_kennedy_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2742/indicacao_07-_capacitacao_para_equipe_de_enfermagem_-_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_5_-_realizar_a_instalacao_de_placas_de_sinalizacao_indicativas_de_redutores_de_velocidade_quebra-molas_em_toda_a_extensao_viaria_do_condominio_lagoa_das_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_6_-_realizar_a_manutencao_da_tela_de_arame_que_circunda_a_quadra_sintetica_do_clube_poliesportivo_localizados_na_rua_jeronimo_pedrosa_no_287_no_bair.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_7_-_realizar_a_substituicao_das_redes_dos_gols_da_quadra_sintetica_do_clube_poliesportivo_situado_na_rua_jeronimo_pedrosa_no_287_bairro_pio_xii_assinad.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_8_-_avaliar_a_viabilidade_tecnica_para_substituicao_das_lixeiras_de_grande_porte_atualmente_de_plastico_e_instaladas_em_pontos_estrategicos_de_uso_coletiv.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_9_-_realizar_a_substituicao_dos_brinquedos_do_playground_instalado_na_praca_publica_do_bairro_sao_francisco_por_novos_equipamentos_recreativos_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_10_-_realizar_inspecao_tecnica_na_rede_de_energia_eletrica_da_praca_publica_localizada_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_11_-_promover_a_inclusao_da_rua_boa_vista_localizada_na_comunidade_do_retiro_colonial_no_bairro_pinheiros_no_plano_diretor_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2761/indicacao_02_centro_comunitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao15-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_n_08_poda_de_arvore_na_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_08_curso_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2767/indicacao_07-2026_-_cristo_revitalizacao_da_via_sacra_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2770/limpeza_de_canaleta_e_rocagem_asssinada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2774/indicacao_09-_instalacao_de_telhado_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao16-2026esporte.._assinado_11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_11-_reconhecimento_facial_alunos_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_01-2025_-_saude_fornecimento_do_sensor_libre_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2782/indicacao_n_12_plantio_de_grama_na_lateral_da_rua_ouro_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2783/indicacao_n_13_de_alargamento_na_via_sao_jose_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2784/indicacao_12-_criacao_de_centro_de_bem-estar_animal_voltado_ao_atendimento_de_animais_de_grande_porte_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2792/indicacao_13_feirao_de_empregos_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_14_criacao_de_programa_saude_bucal_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_12_criacao_de_um_espaco_bem_estar_animal_-_raissa_e_noemia_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_06-2026_-_saude_abertura_de_via_-_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_05-2025reforma_de_quiosque_localizado_na_praca_do_bairro_pinheiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_13_-_extensao_de_rede_de_distribuicao_de_energia_eletrica_em_baixa_tensao_na_rua_belo_horizonte_no_bairro_quintas_da_capela_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2800/indicacao_15_-_em_conjunto_implementacao_da_base_do_samu_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_n_05_multa_para_a_copasa_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2802/indicacao_n_17_semana_da_saude_ocular_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao18_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2807/indicacao_10-2026_-_ciclovia_imanutencao_na_ciclovia__rose_esteves__no_bairro_pio_xii_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2808/15-indicacao_instalacao16-_de_protecao_na_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2809/11-indicacao_instalacao_17_-_troca_de_lampadas_no_patio_da_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2810/12-indicacao_instalacao_18_-_construcao_de_area_de_descanso_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2811/13-indicacao_instalacao_19-_implantacao_de_faixa_elevada_em_frente_a_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2812/14-indicacao_instalacao_20_-_cameras_de_segurancas_no_patio_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2814/indicacao_14_-instalacao_de_reservatorio_de_agua_com_maior_capacidade_destinado_ao_reforco_do_abastecimento_das_residencias_localizadas_na_rua_bela_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2815/indicacao_15_-_ampliacao_dos_itinerarios_do_transporte_publico_gratuito_da_coleta_de_residuos_solidos_domiciliares_e_do_transporte_escolar_rua_bela_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2816/indicacao_16_-_pintura_de_faixa_de_pedestres_no_acesso_a_passarela_situada_na_rua_sao_paulo_localizada_na_marginal_da_br-381_no_bairro_pinheiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_n_15_cercamento_das_areas_institucional_em_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_n_16_praca_e_academia_via_principal_em_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_n_02_espaco_multi_senssensorial_em_escola_para_autista_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2822/ponto_de_onibus_parque_dos_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_06-2026revitalizacao_das_faixas_de_sinalizacao_de_transito_do_bairro_pedras._assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2828/indicacao_03_banco_de_alimentos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2829/indicacao19_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2831/indicacao_12-2026_pedras_imanutencao_da_iluminacao_da_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_07-2026solicita_poda_das_arvores_da_praca_localizada_na_rua_santa_cruz_no_bairro_robert_kennedy.__assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_n_18_guaritas_com_lateral_transparente_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2837/indicacao_n_19_pavimentar_o_extacionamento_rua_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2838/indicacao_n_20_evento_trilha_do_sabores_na_praca_mensal_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2846/indicacao_11-2026_-_cemei_instalacao_de_grades_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_09-2026implementacao_de_cameras_de_monitoramento_olho_vivo_em_pontos_estrategicos_do_bairro_quintas_do_itatiaia._-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_n_21_doar_terrenon_para_acmi_idosos_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_21_-_aquisicao_de_onibus_e_micro-onibus_para_frota_dos_escolares_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_22-_entrega_de_calendario_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao20_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2853/indicacao_19_-_aquisicao_e_instalacao_de_valvulas_eliminadoras_de_ar_em_todas_as_unidades_e_predios_publicos_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2854/indicacao_n_22_passagem_elevada_praca_ula_ula_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2855/indicacao_20_-_aquisicao_de_paineis_sensoriais_para_todas_as_unidades_de_ensino_da_rede_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2857/indicacao_23_-_jogo_de_azar._assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_11-2026implementacao_de_iluminacao_publica_na_primeira_entrada_do_bairro_quintas_da_boa_vista._assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_10-2026instalacao_de_9_refletores_na_quadra_esportiva_fechada_do_bairro_pinheiros.__assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_13-2026_centro_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_21_-_substituicao_da_iluminacao_da_praca_da_comunidade_de_pedras_por_luminarias_de_led_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2869/indicacao_22_-_realizar_a_ampliacao_e_o_reforco_do_sistema_de_iluminacao_publica_nos_pontos_com_baixa_luminosidade_da_praca_do_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_23_-_implementar_sistema_de_drenagem_nas_lixeiras_de_polietileno_fornecidas_pela_prefeitura_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_n_23_lixeira_de_ferro_via_de_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao22.._1_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_24_-_estude_a_viabilidade_de_realizar_a_pavimentacao_asfaltica_no_trecho_final_da_rua_januaria_ainda_nao_contemplado_localizada_no_bairro_estancia_lagoa_das_flores.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_25_-_estude_a_viabilidade_de_realizar_a_extensao_da_rede_de_energia_eletrica_no_trecho_final_da_rua_januaria_ainda_nao_atendido_bairro_estancia_lagoa_das_flores.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2887/indicacao23_lixeiras_rsj_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao24samuvet_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao25podarsj-pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2890/limpeza_das_vias_da_comunidade_do_rio_sao_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2891/limpeza_de_ruas_do_parque_do_lago_parque_do_itatiaia_parque_dos_coqueiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2892/zelador_praca_robert_kennedy_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_12-2026implementacao_de_placas_de_sinalizacao_de_transito_na_extensao_da_estrada_do_refugio_localizada_no_bairro_rio_sao_joao._assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_13-2026adicionar_guaritas_de_onibus_na_extensao_da_estrada_do_refugio_no_povoado_rio_sao_joao._assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_14.2026_infra_e_adm_extensao_de_rede_em_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_24_-_canal_municipal_de_denuncias_de_maus_-_tratos_aos_animais.._assinado_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2906/mmnofblnibd8f0l2gduqihlaqvywu1b4q8z7woxh.original_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2910/indicacao_n_29_rede_de_estensao_e_iluminacao_no_recanto_aldeia_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_n_25_iluminacao_na_rua_jatoba_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n_26_realizar_rede_de_agua_rua_jatoba_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n_27_rede_de_esgoto_rua_jatoba_em_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n_28_rede_de_agua_e_esgoto_rua_santa_cecilia_e_santa_barbara_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao27plataformadigital321_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao28cidademirim321_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_15-_2026solicitacao_de_extensao_de_rede_eletrica_localizada_na_extensao_da_rua_dos_expedicionarios_no_bairro_st_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_14-2026_urbanismo_placa_em_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_26_-_realizar_a_extensao_da_rede_eletrica_na_estrada_que_liga_o_bairro_pinheiros_ao_curtume_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_27_-_realizar_a_pavimentacao_asfaltica_ou_calcamento_da_via_localizada_no_bairro_pinheiros_conhecida_popularmente_como_rua_do_alambique_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_28_-_realizar_a_pavimentacao_asfaltica_ou_calcamento_da_via_localizada_no_bairro_pinheiros_que_liga_o_ponto_10_da_arcelormittal_proximo_a_ponte_ao_chacr.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_29_-_realizar_a_pintura_e_sinalizacao_do_quebra-molas_localizado_em_frente_ao_pastelao_na_rua_sao_paulo_no_bairro_pinheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_30_-_realizar_a_pintura_e_revitalizacao_da_faixa_de_pedestres_localizada_em_frente_a_passarela_proxima_ao_posto_de_gasolina_dom_pedro_no_bairro_pinheiros.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_31_-_estudar_a_viabilidade_da_implantacao_de_um_poco_artesiano_de_maior_capacidade_de_abastecimento_no_chacreamento_lagoa_das_flores_localizado_no_bairro_pinheiros.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_32_-_estudar_a_possibilidade_de_realizar_a_aplicacao_de_raspas_de_asfalto_na_rua_bela_vista_localizada_no_bairro_retiro_colonial_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2919/emenda_a_lei_organica_no_01.2026_-_altera_o_percentual_de_2_para_155_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2676/plc_01_-_recomposicao_auxilio-alimentacao_servidores_e_veradores_-_com_justificativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2687/projeto_de_lei_complementar_no_02_de_03_de_fevereiro_de_2026_-_altera_o_anexo_i_da_lei_complementar_no_114-2017_-__numero_de_vagas_operador_de_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2688/projeto_de_lei_complementar_no_01_de_03_de_fevereiro_de_2026_-_altera_a_lc_43-2007_-_modifica_a_quantidade_de_cargos_e_cria_cargo_para_a_controladoria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2689/projeto_de_lei_complementar_no_03_de_03_de_fevereiro_de_2026_-_altera_o_anexo_iv_da_lc_no_47-2025_-_aumento_do_numero_de_vagas_magisterio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2690/projeto_de_lei_complementar_no_04_de_03_de_fevereiro_de_2026_-_altera_o_anexo_ii_da_lei_complementar_no_112-2017_-__altera_o_numero_de_vagas_de_cargos_do_cras.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2755/encaminha_substitutivo_ao_projeto_de_lei_complementar_n_01_de_03_de_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2798/projeto_de_lei_complementar_no_05_de_31_de_marco_de_2026_-_regulamenta_a_feira_ao_ar_livre_e_revoga_as_leis_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2839/projeto_de_lei_complementar_no_06_de_04_de_maio_de_2026_-_cria_o_cargo_de_auditor_fiscal_da_receita_municipal_e_extingue_o_cargo_de_fiscal_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_lei_complementar_no_07_de_14_de_maio_de_2026_-_altera_a_lc_no_199-2025_altera_o_fator_de_reducao_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2863/projeto_de_lei_complementar_no_08_de_15_de_maio_de_2026_-_altera_a_lc_43-2007_-_cria_cargos_que_menciona_motorista_atendente_recepcionista_e_oficial_adm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2873/substitutivo_ao_projeto_de_lei_complementar_no_08_de_14_de_maio_de_2026_-_altera_a_lc_43-2007_-_cria_cargos_que_menciona_motorista_atendente_recepcionista_e_oficial_adm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2908/projeto_de_lei_complementar_no_09_de_11_de_junho_de_2026_-_altera_a_lc_154-2021_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2924/projeto_de_lei_complementar_no_10_de_16_de_junho_de_2026_-_altera_o_gratificacao_-_licitacao_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2673/projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-__usiminas_-_arquivos_juntados.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2677/pl_03-_recomposicao_vereadores_-_com_justificativa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2678/pl_04_-_recomposicao_subsidios_prefeito_vice_e_secretarios_-_executivo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2679/pl_05-_recomposicao_inflacionario_2026_-_servidores_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2680/substitutivo_ao_projeto_de_lei_no_02_de_26_de_janeiro_de_2026_-_usiminas_-_instituicao_de_servidao_mineraria_concessao_de_uso_e_retificacao_de_descricao_de_area.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2682/projeto_de_lei_no_03_de_30_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_professores_p1_e_p2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2684/projeto_de_lei_no_04_de_30_de_janeiro_de_2026_-_reajuste_anual_do_auxilio-alimentacao_dos_servidores_em_geral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2685/substitutivo_ao_projeto_de_lei_no_01_de_14_de_janeiro_de_2026_-_reajuste_geral_de_salario_dos_servidores_inpc_390.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2706/projeto_de_lei_bem_viver_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2710/itatiaiucu_emprega___mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2711/pl_-_banco_vermelho_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2712/substitutivo_-_projeto_bem_viver_corrigido_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2726/projeto_de_lei_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2733/projeto_de_lei_no_05_de_26_de_fevereiro_de_2026_-_institui_o_plano_municipal_de_1a_infancia_-_educacao_e_assistencia_social_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2737/pl_-_inconsistencia_emendas_impositivas_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2751/projeto_de_lei_2026--_assinado-.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2753/ccf_000226.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2754/projeto_de_lei_no_07_de_09_de_marco_de_2026_-_cemiterios_municipais_smma.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2759/pl_-_utilidade_publica_aersj_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2771/plo._22_de_2026_-_dinei_cabana_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_da_raissa_e_da_noemia_1_-_atualizado._assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2773/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_atualizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2785/projeto_de_lei_raissa-_noemia_2_conselho_da_mulher_-_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_no_08_de_24_de_marco_de_2026_-_concessao_de_imovel_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2813/pl_-_lanche_para_escola_-_transtornos_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2823/substitutivo_ao_projeto_de_lei_no_08_de_15_de_abril_de_2026_-_concessao_de_imovel_publico_-_viacao_itauna.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2824/pl_29_correta_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2826/projeto_de_lei_rua_marco_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2827/projeto_de_lei_1_-a_associacao_obras_sociais_da_igreja_pentecostal_remidos_em_cristo_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2835/projeto_de_lei_no_09_de_29_de_abril_de_2026_-_ldo_2027_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2848/substitutivo_ao_projeto_de_lei_no_09_de_29_de_abril_de_2026_-_ldo_2027_em_revisado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2858/projeto_de_lei_02dispoe_sobre_a_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia_cipfibro_no_municipio_de_itatiaiucu_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_dos_vigilantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2871/substitutivo_ao_pl_no_34_-_dispoe_sobre_a_criacao_da_carteira_de_identificacao_da_pessoa_com_fibromialgia_cipfibro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2894/substitutivo_ao_projeto_de_lei_no_35_de_14_de_maio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2895/projeto_de_lei_no_10_de_29_de_maio_de_2026_-_autoriza_celebracao_de_convenio_com_a_policia_civil_e_militar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_11_de_02_de_junho_de_2026_-_criterios_e_procedimentos_para_analise_e_emissao_da_certidao_municipal_de_conformidade_de_uso_e_ocupacao_do_solo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2902/projeto_de_lei_no_12_de_03_de_junho_de_2026_-_consorcio_cispara.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2916/projeto_de_lei_no_13_de_12_de_junho_de_2026_-_reducao_do_vencimento_do_prefeito_vice-prefeito_e_secretarios_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_decreto_legislativo_-_aprovacao_das_contas_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2920/projeto_decreto_legislativo_-_aprovacao_das_contas_executivo_2020_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2921/projeto_decreto_legislativo_-_aprovacao_das_contas_executivo_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2867/pr_2026_-_estudante_do_ano_correto_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2694/emenda_aditiva_no_01_ao_plc_no_01_-_efeitos_retroativos_a_janeiro_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2844/emenda_de_redacao_no_02_ao_pl_no_31_-_cnpj_-_declara_de_utilidade_publica_a_associacao_obras_sociais_da_igreja_pentescostal_remidos_em_cristo_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2883/emenda_modificativa_no_03_ao_pr_no_01_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2743/mocao_de_congratulacao_correto_com_nome_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2779/mocao_zipora_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2787/mocao_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2789/mocao_marcia_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2834/mocao_erika_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2856/mocao_nenem_otone_com_raissa_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2909/mocao_02-_mocao_de_aplausos_para_os_membros_do_projeto__rua_da_copa_de_itatiaiucu_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2703/ata_dia_02_02_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2721/ata_dia_09_02_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2752/ata_dia_23_02_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2768/ata_dia_09_03_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2780/ata_dia_16_03_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2795/ata_dia_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2818/ata_dia_06_04_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2830/ata_dia_15_04_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2845/ata_dia_04_05_2026_com_alteracao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2866/ata_dia_11_05_2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2886/ata_dia_19_05_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2898/ata_dia_26_05_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2915/ata_dia_08_06_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2927/ata_dia_15_06_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2727/despacho_pres._03-parecer_conjunto_correto_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2728/despachopres._04-_nao_transmissao_reuniao_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2729/despachopres._05-_nao_transmissao_reuniao_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itatiaiucu.mg.leg.br/media/sapl/public/materialegislativa/2026/2732/despachopres._06-_reuniao_das_comissoes_conjuntas_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H143"/>
+  <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="239.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="246.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2592,3183 +3883,6274 @@
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H26" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>39</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>47</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
         <v>130</v>
       </c>
-      <c r="B32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>60</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>120</v>
+        <v>53</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>73</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>77</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="H38" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>81</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>85</v>
+        <v>162</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E41" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F41" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E42" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F42" t="s">
         <v>61</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H42" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="D43" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E43" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="D44" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E44" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F44" t="s">
-        <v>61</v>
+        <v>130</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="D45" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E45" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F45" t="s">
-        <v>120</v>
+        <v>179</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="H45" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="D46" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E46" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F46" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>181</v>
+        <v>38</v>
       </c>
       <c r="D47" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F47" t="s">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H47" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>185</v>
+        <v>43</v>
       </c>
       <c r="D48" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E48" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>189</v>
+        <v>47</v>
       </c>
       <c r="D49" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E49" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>193</v>
+        <v>52</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E50" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" t="s">
+        <v>166</v>
+      </c>
+      <c r="F51" t="s">
         <v>197</v>
       </c>
-      <c r="D51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G51" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H51" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="D52" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E52" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F52" t="s">
-        <v>120</v>
+        <v>186</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="D53" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E53" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H53" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>209</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" t="s">
+        <v>165</v>
+      </c>
+      <c r="E54" t="s">
+        <v>166</v>
+      </c>
+      <c r="F54" t="s">
+        <v>61</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>212</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>73</v>
+      </c>
+      <c r="D55" t="s">
+        <v>165</v>
+      </c>
+      <c r="E55" t="s">
+        <v>166</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" t="s">
+        <v>165</v>
+      </c>
+      <c r="E56" t="s">
+        <v>166</v>
+      </c>
+      <c r="F56" t="s">
+        <v>216</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>81</v>
+      </c>
+      <c r="D57" t="s">
+        <v>165</v>
+      </c>
+      <c r="E57" t="s">
+        <v>166</v>
+      </c>
+      <c r="F57" t="s">
+        <v>216</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H57" t="s">
         <v>221</v>
-      </c>
-[...19 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>226</v>
+        <v>85</v>
       </c>
       <c r="D58" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E58" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F58" t="s">
-        <v>131</v>
+        <v>216</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="H58" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>230</v>
+        <v>88</v>
       </c>
       <c r="D59" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E59" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F59" t="s">
-        <v>150</v>
+        <v>216</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>234</v>
+        <v>92</v>
       </c>
       <c r="D60" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E60" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F60" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="H60" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>238</v>
+        <v>95</v>
       </c>
       <c r="D61" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F61" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="H61" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>242</v>
+        <v>98</v>
       </c>
       <c r="D62" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E62" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F62" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="H62" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>246</v>
+        <v>102</v>
       </c>
       <c r="D63" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E63" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F63" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="H63" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>250</v>
+        <v>106</v>
       </c>
       <c r="D64" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E64" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F64" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="H64" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>254</v>
+        <v>109</v>
       </c>
       <c r="D65" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E65" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F65" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="H65" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>258</v>
+        <v>113</v>
       </c>
       <c r="D66" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E66" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F66" t="s">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="H66" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>263</v>
+        <v>117</v>
       </c>
       <c r="D67" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E67" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="H67" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="D68" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E68" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F68" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="H68" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>271</v>
+        <v>125</v>
       </c>
       <c r="D69" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E69" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F69" t="s">
-        <v>131</v>
+        <v>256</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="H69" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>275</v>
+        <v>129</v>
       </c>
       <c r="D70" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E70" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F70" t="s">
-        <v>120</v>
+        <v>186</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>279</v>
+        <v>134</v>
       </c>
       <c r="D71" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E71" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F71" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="H71" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>283</v>
+        <v>138</v>
       </c>
       <c r="D72" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E72" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F72" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="H72" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>287</v>
+        <v>141</v>
       </c>
       <c r="D73" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E73" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="H73" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>291</v>
+        <v>144</v>
       </c>
       <c r="D74" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E74" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F74" t="s">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>295</v>
+        <v>149</v>
       </c>
       <c r="D75" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E75" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F75" t="s">
-        <v>120</v>
+        <v>61</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="H75" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>299</v>
+        <v>152</v>
       </c>
       <c r="D76" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E76" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F76" t="s">
-        <v>61</v>
+        <v>197</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="H76" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>302</v>
+        <v>280</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D77" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E77" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F77" t="s">
-        <v>61</v>
+        <v>216</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="H77" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>307</v>
+        <v>159</v>
       </c>
       <c r="D78" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E78" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F78" t="s">
-        <v>150</v>
+        <v>216</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>308</v>
+        <v>284</v>
       </c>
       <c r="H78" t="s">
-        <v>309</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>310</v>
+        <v>286</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>311</v>
+        <v>162</v>
       </c>
       <c r="D79" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E79" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F79" t="s">
-        <v>312</v>
+        <v>216</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="H79" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="D80" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E80" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F80" t="s">
-        <v>131</v>
+        <v>216</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="H80" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="D81" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E81" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F81" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="D82" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E82" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F82" t="s">
-        <v>120</v>
+        <v>216</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>325</v>
+        <v>299</v>
       </c>
       <c r="H82" t="s">
-        <v>326</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>327</v>
+        <v>301</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>328</v>
+        <v>302</v>
       </c>
       <c r="D83" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E83" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F83" t="s">
-        <v>106</v>
+        <v>216</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>329</v>
+        <v>303</v>
       </c>
       <c r="H83" t="s">
-        <v>330</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>331</v>
+        <v>305</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>332</v>
+        <v>306</v>
       </c>
       <c r="D84" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E84" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F84" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="H84" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="D85" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E85" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F85" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>338</v>
+        <v>312</v>
       </c>
       <c r="H85" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="D86" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E86" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F86" t="s">
         <v>61</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>342</v>
+        <v>316</v>
       </c>
       <c r="H86" t="s">
-        <v>343</v>
+        <v>317</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>344</v>
+        <v>318</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="D87" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E87" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F87" t="s">
-        <v>61</v>
+        <v>197</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="H87" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>348</v>
+        <v>322</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="D88" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E88" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="H88" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>353</v>
+        <v>327</v>
       </c>
       <c r="D89" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E89" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F89" t="s">
-        <v>120</v>
+        <v>39</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>354</v>
+        <v>328</v>
       </c>
       <c r="H89" t="s">
-        <v>355</v>
+        <v>329</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>356</v>
+        <v>330</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
       <c r="D90" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E90" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F90" t="s">
-        <v>131</v>
+        <v>197</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>358</v>
+        <v>332</v>
       </c>
       <c r="H90" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>360</v>
+        <v>334</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>361</v>
+        <v>335</v>
       </c>
       <c r="D91" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E91" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F91" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>362</v>
+        <v>336</v>
       </c>
       <c r="H91" t="s">
-        <v>363</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>364</v>
+        <v>338</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>365</v>
+        <v>339</v>
       </c>
       <c r="D92" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E92" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F92" t="s">
-        <v>131</v>
+        <v>197</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>366</v>
+        <v>340</v>
       </c>
       <c r="H92" t="s">
-        <v>367</v>
+        <v>341</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>368</v>
+        <v>342</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="D93" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E93" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F93" t="s">
-        <v>131</v>
+        <v>186</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>370</v>
+        <v>344</v>
       </c>
       <c r="H93" t="s">
-        <v>371</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>372</v>
+        <v>346</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>373</v>
+        <v>347</v>
       </c>
       <c r="D94" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="E94" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="F94" t="s">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="H94" t="s">
-        <v>375</v>
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>376</v>
+        <v>350</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>351</v>
       </c>
       <c r="D95" t="s">
-        <v>377</v>
+        <v>165</v>
       </c>
       <c r="E95" t="s">
-        <v>378</v>
+        <v>166</v>
       </c>
       <c r="F95" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>379</v>
+        <v>352</v>
       </c>
       <c r="H95" t="s">
-        <v>380</v>
+        <v>353</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>381</v>
+        <v>354</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>355</v>
       </c>
       <c r="D96" t="s">
-        <v>377</v>
+        <v>165</v>
       </c>
       <c r="E96" t="s">
-        <v>378</v>
+        <v>166</v>
       </c>
       <c r="F96" t="s">
-        <v>382</v>
+        <v>216</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>383</v>
+        <v>356</v>
       </c>
       <c r="H96" t="s">
-        <v>384</v>
+        <v>357</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>22</v>
+        <v>359</v>
       </c>
       <c r="D97" t="s">
-        <v>377</v>
+        <v>165</v>
       </c>
       <c r="E97" t="s">
-        <v>378</v>
+        <v>166</v>
       </c>
       <c r="F97" t="s">
-        <v>382</v>
+        <v>360</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>386</v>
+        <v>361</v>
       </c>
       <c r="H97" t="s">
-        <v>387</v>
+        <v>362</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>388</v>
+        <v>363</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>26</v>
+        <v>364</v>
       </c>
       <c r="D98" t="s">
-        <v>377</v>
+        <v>165</v>
       </c>
       <c r="E98" t="s">
-        <v>378</v>
+        <v>166</v>
       </c>
       <c r="F98" t="s">
-        <v>382</v>
+        <v>197</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="H98" t="s">
-        <v>390</v>
+        <v>366</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>31</v>
+        <v>368</v>
       </c>
       <c r="D99" t="s">
-        <v>377</v>
+        <v>165</v>
       </c>
       <c r="E99" t="s">
-        <v>378</v>
+        <v>166</v>
       </c>
       <c r="F99" t="s">
-        <v>382</v>
+        <v>256</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>392</v>
+        <v>369</v>
       </c>
       <c r="H99" t="s">
-        <v>393</v>
+        <v>370</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>394</v>
+        <v>371</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>372</v>
       </c>
       <c r="D100" t="s">
-        <v>377</v>
+        <v>165</v>
       </c>
       <c r="E100" t="s">
-        <v>378</v>
+        <v>166</v>
       </c>
       <c r="F100" t="s">
-        <v>382</v>
+        <v>186</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="H100" t="s">
-        <v>396</v>
+        <v>374</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>397</v>
+        <v>375</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>376</v>
       </c>
       <c r="D101" t="s">
+        <v>165</v>
+      </c>
+      <c r="E101" t="s">
+        <v>166</v>
+      </c>
+      <c r="F101" t="s">
+        <v>130</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="E101" t="s">
+      <c r="H101" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>10</v>
+        <v>380</v>
       </c>
       <c r="D102" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E102" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F102" t="s">
+        <v>216</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H102" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>405</v>
+        <v>383</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>17</v>
+        <v>384</v>
       </c>
       <c r="D103" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E103" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F103" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="H103" t="s">
-        <v>407</v>
+        <v>387</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>408</v>
+        <v>388</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>22</v>
+        <v>389</v>
       </c>
       <c r="D104" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E104" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F104" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="H104" t="s">
-        <v>410</v>
+        <v>391</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>411</v>
+        <v>392</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>26</v>
+        <v>393</v>
       </c>
       <c r="D105" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E105" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F105" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="H105" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>414</v>
+        <v>396</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>31</v>
+        <v>397</v>
       </c>
       <c r="D106" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E106" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F106" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="H106" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>401</v>
       </c>
       <c r="D107" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E107" t="s">
+        <v>166</v>
+      </c>
+      <c r="F107" t="s">
+        <v>186</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="F107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>43</v>
+        <v>405</v>
       </c>
       <c r="D108" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E108" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F108" t="s">
-        <v>382</v>
+        <v>197</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="H108" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>47</v>
+        <v>409</v>
       </c>
       <c r="D109" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E109" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F109" t="s">
-        <v>382</v>
+        <v>197</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="H109" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>52</v>
+        <v>413</v>
       </c>
       <c r="D110" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E110" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F110" t="s">
-        <v>382</v>
+        <v>197</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="H110" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>56</v>
+        <v>417</v>
       </c>
       <c r="D111" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E111" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F111" t="s">
-        <v>259</v>
+        <v>197</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>60</v>
+        <v>421</v>
       </c>
       <c r="D112" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E112" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>65</v>
+        <v>425</v>
       </c>
       <c r="D113" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E113" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="H113" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>69</v>
+        <v>429</v>
       </c>
       <c r="D114" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E114" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F114" t="s">
-        <v>259</v>
+        <v>216</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="H114" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>73</v>
+        <v>433</v>
       </c>
       <c r="D115" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E115" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F115" t="s">
-        <v>106</v>
+        <v>216</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="H115" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>77</v>
+        <v>437</v>
       </c>
       <c r="D116" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E116" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F116" t="s">
-        <v>382</v>
+        <v>61</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>81</v>
+        <v>441</v>
       </c>
       <c r="D117" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E117" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F117" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>85</v>
+        <v>445</v>
       </c>
       <c r="D118" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E118" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F118" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="H118" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>448</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>449</v>
+      </c>
+      <c r="D119" t="s">
+        <v>165</v>
+      </c>
+      <c r="E119" t="s">
+        <v>166</v>
+      </c>
+      <c r="F119" t="s">
+        <v>39</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H119" t="s">
         <v>451</v>
-      </c>
-[...19 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>452</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>453</v>
+      </c>
+      <c r="D120" t="s">
+        <v>165</v>
+      </c>
+      <c r="E120" t="s">
+        <v>166</v>
+      </c>
+      <c r="F120" t="s">
+        <v>130</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="B120" t="s">
-[...14 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>456</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>457</v>
       </c>
-      <c r="B121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D121" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E121" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F121" t="s">
-        <v>18</v>
+        <v>307</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>458</v>
       </c>
       <c r="H121" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>460</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>169</v>
+        <v>461</v>
       </c>
       <c r="D122" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E122" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F122" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H122" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>173</v>
+        <v>465</v>
       </c>
       <c r="D123" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E123" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F123" t="s">
-        <v>259</v>
+        <v>186</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H123" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>177</v>
+        <v>469</v>
       </c>
       <c r="D124" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E124" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F124" t="s">
-        <v>198</v>
+        <v>130</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="H124" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>181</v>
+        <v>473</v>
       </c>
       <c r="D125" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E125" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F125" t="s">
-        <v>198</v>
+        <v>61</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="H125" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>185</v>
+        <v>477</v>
       </c>
       <c r="D126" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E126" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F126" t="s">
-        <v>382</v>
+        <v>61</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H126" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>189</v>
+        <v>481</v>
       </c>
       <c r="D127" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
       <c r="E127" t="s">
-        <v>402</v>
+        <v>166</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="H127" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>485</v>
       </c>
       <c r="D128" t="s">
-        <v>479</v>
+        <v>165</v>
       </c>
       <c r="E128" t="s">
-        <v>480</v>
+        <v>166</v>
       </c>
       <c r="F128" t="s">
-        <v>106</v>
+        <v>186</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="H128" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>10</v>
+        <v>489</v>
       </c>
       <c r="D129" t="s">
-        <v>484</v>
+        <v>165</v>
       </c>
       <c r="E129" t="s">
-        <v>485</v>
+        <v>166</v>
       </c>
       <c r="F129" t="s">
-        <v>61</v>
+        <v>130</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="H129" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>17</v>
+        <v>493</v>
       </c>
       <c r="D130" t="s">
-        <v>484</v>
+        <v>165</v>
       </c>
       <c r="E130" t="s">
-        <v>485</v>
+        <v>166</v>
       </c>
       <c r="F130" t="s">
-        <v>489</v>
+        <v>61</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="H130" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>22</v>
+        <v>497</v>
       </c>
       <c r="D131" t="s">
-        <v>484</v>
+        <v>165</v>
       </c>
       <c r="E131" t="s">
-        <v>485</v>
+        <v>166</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="H131" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>501</v>
       </c>
       <c r="D132" t="s">
-        <v>484</v>
+        <v>165</v>
       </c>
       <c r="E132" t="s">
-        <v>485</v>
+        <v>166</v>
       </c>
       <c r="F132" t="s">
-        <v>496</v>
+        <v>197</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="H132" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>31</v>
+        <v>505</v>
       </c>
       <c r="D133" t="s">
-        <v>484</v>
+        <v>165</v>
       </c>
       <c r="E133" t="s">
-        <v>485</v>
+        <v>166</v>
       </c>
       <c r="F133" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="H133" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="D134" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="E134" t="s">
-        <v>505</v>
+        <v>166</v>
       </c>
       <c r="F134" t="s">
-        <v>506</v>
+        <v>216</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="H134" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="D135" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="E135" t="s">
-        <v>505</v>
+        <v>166</v>
       </c>
       <c r="F135" t="s">
-        <v>506</v>
+        <v>61</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="H135" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="D136" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="E136" t="s">
-        <v>505</v>
+        <v>166</v>
       </c>
       <c r="F136" t="s">
-        <v>506</v>
+        <v>216</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="H136" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="D137" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="E137" t="s">
-        <v>505</v>
+        <v>166</v>
       </c>
       <c r="F137" t="s">
-        <v>506</v>
+        <v>197</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H137" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D138" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="E138" t="s">
-        <v>505</v>
+        <v>166</v>
       </c>
       <c r="F138" t="s">
-        <v>506</v>
+        <v>18</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="H138" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D139" t="s">
-        <v>504</v>
+        <v>165</v>
       </c>
       <c r="E139" t="s">
-        <v>505</v>
+        <v>166</v>
       </c>
       <c r="F139" t="s">
-        <v>506</v>
+        <v>130</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="H139" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>22</v>
+        <v>533</v>
       </c>
       <c r="D140" t="s">
-        <v>530</v>
+        <v>165</v>
       </c>
       <c r="E140" t="s">
-        <v>531</v>
+        <v>166</v>
+      </c>
+      <c r="F140" t="s">
+        <v>130</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="H140" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>26</v>
+        <v>537</v>
       </c>
       <c r="D141" t="s">
-        <v>530</v>
+        <v>165</v>
       </c>
       <c r="E141" t="s">
-        <v>531</v>
+        <v>166</v>
       </c>
       <c r="F141" t="s">
-        <v>66</v>
+        <v>186</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="H141" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>31</v>
+        <v>541</v>
       </c>
       <c r="D142" t="s">
-        <v>530</v>
+        <v>165</v>
       </c>
       <c r="E142" t="s">
-        <v>531</v>
+        <v>166</v>
       </c>
       <c r="F142" t="s">
-        <v>66</v>
+        <v>216</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="H142" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
+        <v>545</v>
+      </c>
+      <c r="D143" t="s">
+        <v>165</v>
+      </c>
+      <c r="E143" t="s">
+        <v>166</v>
+      </c>
+      <c r="F143" t="s">
+        <v>216</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H143" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>548</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>549</v>
+      </c>
+      <c r="D144" t="s">
+        <v>165</v>
+      </c>
+      <c r="E144" t="s">
+        <v>166</v>
+      </c>
+      <c r="F144" t="s">
+        <v>216</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H144" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>552</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>553</v>
+      </c>
+      <c r="D145" t="s">
+        <v>165</v>
+      </c>
+      <c r="E145" t="s">
+        <v>166</v>
+      </c>
+      <c r="F145" t="s">
+        <v>61</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H145" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>556</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>557</v>
+      </c>
+      <c r="D146" t="s">
+        <v>165</v>
+      </c>
+      <c r="E146" t="s">
+        <v>166</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H146" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>560</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>561</v>
+      </c>
+      <c r="D147" t="s">
+        <v>165</v>
+      </c>
+      <c r="E147" t="s">
+        <v>166</v>
+      </c>
+      <c r="F147" t="s">
+        <v>216</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H147" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>564</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>565</v>
+      </c>
+      <c r="D148" t="s">
+        <v>165</v>
+      </c>
+      <c r="E148" t="s">
+        <v>166</v>
+      </c>
+      <c r="F148" t="s">
+        <v>216</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H148" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>568</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>569</v>
+      </c>
+      <c r="D149" t="s">
+        <v>165</v>
+      </c>
+      <c r="E149" t="s">
+        <v>166</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H149" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>572</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>573</v>
+      </c>
+      <c r="D150" t="s">
+        <v>165</v>
+      </c>
+      <c r="E150" t="s">
+        <v>166</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H150" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>576</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>577</v>
+      </c>
+      <c r="D151" t="s">
+        <v>165</v>
+      </c>
+      <c r="E151" t="s">
+        <v>166</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H151" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>580</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>581</v>
+      </c>
+      <c r="D152" t="s">
+        <v>165</v>
+      </c>
+      <c r="E152" t="s">
+        <v>166</v>
+      </c>
+      <c r="F152" t="s">
+        <v>39</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H152" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>584</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>585</v>
+      </c>
+      <c r="D153" t="s">
+        <v>165</v>
+      </c>
+      <c r="E153" t="s">
+        <v>166</v>
+      </c>
+      <c r="F153" t="s">
+        <v>39</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H153" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>588</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>589</v>
+      </c>
+      <c r="D154" t="s">
+        <v>165</v>
+      </c>
+      <c r="E154" t="s">
+        <v>166</v>
+      </c>
+      <c r="F154" t="s">
+        <v>39</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H154" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>592</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>593</v>
+      </c>
+      <c r="D155" t="s">
+        <v>165</v>
+      </c>
+      <c r="E155" t="s">
+        <v>166</v>
+      </c>
+      <c r="F155" t="s">
+        <v>130</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H155" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>596</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>597</v>
+      </c>
+      <c r="D156" t="s">
+        <v>165</v>
+      </c>
+      <c r="E156" t="s">
+        <v>166</v>
+      </c>
+      <c r="F156" t="s">
+        <v>130</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H156" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>600</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>601</v>
+      </c>
+      <c r="D157" t="s">
+        <v>165</v>
+      </c>
+      <c r="E157" t="s">
+        <v>166</v>
+      </c>
+      <c r="F157" t="s">
+        <v>186</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H157" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>604</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>605</v>
+      </c>
+      <c r="D158" t="s">
+        <v>165</v>
+      </c>
+      <c r="E158" t="s">
+        <v>166</v>
+      </c>
+      <c r="F158" t="s">
+        <v>197</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H158" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>608</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>609</v>
+      </c>
+      <c r="D159" t="s">
+        <v>165</v>
+      </c>
+      <c r="E159" t="s">
+        <v>166</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H159" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>612</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>613</v>
+      </c>
+      <c r="D160" t="s">
+        <v>165</v>
+      </c>
+      <c r="E160" t="s">
+        <v>166</v>
+      </c>
+      <c r="F160" t="s">
+        <v>61</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H160" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>616</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>617</v>
+      </c>
+      <c r="D161" t="s">
+        <v>165</v>
+      </c>
+      <c r="E161" t="s">
+        <v>166</v>
+      </c>
+      <c r="F161" t="s">
+        <v>618</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H161" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>621</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>622</v>
+      </c>
+      <c r="D162" t="s">
+        <v>165</v>
+      </c>
+      <c r="E162" t="s">
+        <v>166</v>
+      </c>
+      <c r="F162" t="s">
+        <v>618</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H162" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>625</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>626</v>
+      </c>
+      <c r="D163" t="s">
+        <v>165</v>
+      </c>
+      <c r="E163" t="s">
+        <v>166</v>
+      </c>
+      <c r="F163" t="s">
+        <v>618</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H163" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>629</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>630</v>
+      </c>
+      <c r="D164" t="s">
+        <v>165</v>
+      </c>
+      <c r="E164" t="s">
+        <v>166</v>
+      </c>
+      <c r="F164" t="s">
+        <v>618</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H164" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>633</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>634</v>
+      </c>
+      <c r="D165" t="s">
+        <v>165</v>
+      </c>
+      <c r="E165" t="s">
+        <v>166</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H165" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>637</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>638</v>
+      </c>
+      <c r="D166" t="s">
+        <v>165</v>
+      </c>
+      <c r="E166" t="s">
+        <v>166</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H166" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>641</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>642</v>
+      </c>
+      <c r="D167" t="s">
+        <v>165</v>
+      </c>
+      <c r="E167" t="s">
+        <v>166</v>
+      </c>
+      <c r="F167" t="s">
+        <v>130</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H167" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>645</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>646</v>
+      </c>
+      <c r="D168" t="s">
+        <v>165</v>
+      </c>
+      <c r="E168" t="s">
+        <v>166</v>
+      </c>
+      <c r="F168" t="s">
+        <v>186</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H168" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>649</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>650</v>
+      </c>
+      <c r="D169" t="s">
+        <v>165</v>
+      </c>
+      <c r="E169" t="s">
+        <v>166</v>
+      </c>
+      <c r="F169" t="s">
+        <v>216</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H169" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>653</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>654</v>
+      </c>
+      <c r="D170" t="s">
+        <v>165</v>
+      </c>
+      <c r="E170" t="s">
+        <v>166</v>
+      </c>
+      <c r="F170" t="s">
+        <v>216</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H170" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>657</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>658</v>
+      </c>
+      <c r="D171" t="s">
+        <v>165</v>
+      </c>
+      <c r="E171" t="s">
+        <v>166</v>
+      </c>
+      <c r="F171" t="s">
+        <v>216</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H171" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>661</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>662</v>
+      </c>
+      <c r="D172" t="s">
+        <v>165</v>
+      </c>
+      <c r="E172" t="s">
+        <v>166</v>
+      </c>
+      <c r="F172" t="s">
+        <v>216</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H172" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>665</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>666</v>
+      </c>
+      <c r="D173" t="s">
+        <v>165</v>
+      </c>
+      <c r="E173" t="s">
+        <v>166</v>
+      </c>
+      <c r="F173" t="s">
+        <v>216</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H173" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>669</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>670</v>
+      </c>
+      <c r="D174" t="s">
+        <v>165</v>
+      </c>
+      <c r="E174" t="s">
+        <v>166</v>
+      </c>
+      <c r="F174" t="s">
+        <v>216</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H174" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>673</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>674</v>
+      </c>
+      <c r="D175" t="s">
+        <v>165</v>
+      </c>
+      <c r="E175" t="s">
+        <v>166</v>
+      </c>
+      <c r="F175" t="s">
+        <v>216</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H175" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>677</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>678</v>
+      </c>
+      <c r="E176" t="s">
+        <v>679</v>
+      </c>
+      <c r="F176" t="s">
+        <v>48</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H176" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>682</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>683</v>
+      </c>
+      <c r="E177" t="s">
+        <v>684</v>
+      </c>
+      <c r="F177" t="s">
+        <v>190</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H177" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>687</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>17</v>
+      </c>
+      <c r="D178" t="s">
+        <v>683</v>
+      </c>
+      <c r="E178" t="s">
+        <v>684</v>
+      </c>
+      <c r="F178" t="s">
+        <v>688</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H178" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>691</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>22</v>
+      </c>
+      <c r="D179" t="s">
+        <v>683</v>
+      </c>
+      <c r="E179" t="s">
+        <v>684</v>
+      </c>
+      <c r="F179" t="s">
+        <v>688</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H179" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>694</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>26</v>
+      </c>
+      <c r="D180" t="s">
+        <v>683</v>
+      </c>
+      <c r="E180" t="s">
+        <v>684</v>
+      </c>
+      <c r="F180" t="s">
+        <v>688</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H180" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>697</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>31</v>
+      </c>
+      <c r="D181" t="s">
+        <v>683</v>
+      </c>
+      <c r="E181" t="s">
+        <v>684</v>
+      </c>
+      <c r="F181" t="s">
+        <v>688</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H181" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>700</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
         <v>35</v>
       </c>
-      <c r="D143" t="s">
-[...5 lines deleted...]
-      <c r="F143" t="s">
+      <c r="D182" t="s">
+        <v>683</v>
+      </c>
+      <c r="E182" t="s">
+        <v>684</v>
+      </c>
+      <c r="F182" t="s">
+        <v>688</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H182" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>703</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183" t="s">
+        <v>683</v>
+      </c>
+      <c r="E183" t="s">
+        <v>684</v>
+      </c>
+      <c r="F183" t="s">
+        <v>688</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H183" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>706</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>43</v>
+      </c>
+      <c r="D184" t="s">
+        <v>683</v>
+      </c>
+      <c r="E184" t="s">
+        <v>684</v>
+      </c>
+      <c r="F184" t="s">
+        <v>688</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H184" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>709</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>47</v>
+      </c>
+      <c r="D185" t="s">
+        <v>683</v>
+      </c>
+      <c r="E185" t="s">
+        <v>684</v>
+      </c>
+      <c r="F185" t="s">
+        <v>688</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H185" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>712</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>52</v>
+      </c>
+      <c r="D186" t="s">
+        <v>683</v>
+      </c>
+      <c r="E186" t="s">
+        <v>684</v>
+      </c>
+      <c r="F186" t="s">
+        <v>688</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H186" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>715</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>56</v>
+      </c>
+      <c r="D187" t="s">
+        <v>683</v>
+      </c>
+      <c r="E187" t="s">
+        <v>684</v>
+      </c>
+      <c r="F187" t="s">
+        <v>688</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H187" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>717</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>60</v>
+      </c>
+      <c r="D188" t="s">
+        <v>683</v>
+      </c>
+      <c r="E188" t="s">
+        <v>684</v>
+      </c>
+      <c r="F188" t="s">
+        <v>688</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H188" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>720</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>65</v>
+      </c>
+      <c r="D189" t="s">
+        <v>683</v>
+      </c>
+      <c r="E189" t="s">
+        <v>684</v>
+      </c>
+      <c r="F189" t="s">
+        <v>688</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H189" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>723</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" t="s">
+        <v>724</v>
+      </c>
+      <c r="E190" t="s">
+        <v>725</v>
+      </c>
+      <c r="F190" t="s">
+        <v>688</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H190" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>728</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>17</v>
+      </c>
+      <c r="D191" t="s">
+        <v>724</v>
+      </c>
+      <c r="E191" t="s">
+        <v>725</v>
+      </c>
+      <c r="F191" t="s">
+        <v>688</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H191" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>731</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>22</v>
+      </c>
+      <c r="D192" t="s">
+        <v>724</v>
+      </c>
+      <c r="E192" t="s">
+        <v>725</v>
+      </c>
+      <c r="F192" t="s">
+        <v>48</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H192" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>734</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>26</v>
+      </c>
+      <c r="D193" t="s">
+        <v>724</v>
+      </c>
+      <c r="E193" t="s">
+        <v>725</v>
+      </c>
+      <c r="F193" t="s">
+        <v>48</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H193" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>737</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>31</v>
+      </c>
+      <c r="D194" t="s">
+        <v>724</v>
+      </c>
+      <c r="E194" t="s">
+        <v>725</v>
+      </c>
+      <c r="F194" t="s">
+        <v>48</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H194" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>740</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>35</v>
+      </c>
+      <c r="D195" t="s">
+        <v>724</v>
+      </c>
+      <c r="E195" t="s">
+        <v>725</v>
+      </c>
+      <c r="F195" t="s">
+        <v>688</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H195" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>742</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>43</v>
+      </c>
+      <c r="D196" t="s">
+        <v>724</v>
+      </c>
+      <c r="E196" t="s">
+        <v>725</v>
+      </c>
+      <c r="F196" t="s">
+        <v>688</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H196" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>745</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>47</v>
+      </c>
+      <c r="D197" t="s">
+        <v>724</v>
+      </c>
+      <c r="E197" t="s">
+        <v>725</v>
+      </c>
+      <c r="F197" t="s">
+        <v>688</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H197" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>748</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>52</v>
+      </c>
+      <c r="D198" t="s">
+        <v>724</v>
+      </c>
+      <c r="E198" t="s">
+        <v>725</v>
+      </c>
+      <c r="F198" t="s">
+        <v>688</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H198" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>751</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>56</v>
+      </c>
+      <c r="D199" t="s">
+        <v>724</v>
+      </c>
+      <c r="E199" t="s">
+        <v>725</v>
+      </c>
+      <c r="F199" t="s">
+        <v>307</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H199" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>754</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>60</v>
+      </c>
+      <c r="D200" t="s">
+        <v>724</v>
+      </c>
+      <c r="E200" t="s">
+        <v>725</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H200" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>757</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>65</v>
+      </c>
+      <c r="D201" t="s">
+        <v>724</v>
+      </c>
+      <c r="E201" t="s">
+        <v>725</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H201" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>760</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>69</v>
+      </c>
+      <c r="D202" t="s">
+        <v>724</v>
+      </c>
+      <c r="E202" t="s">
+        <v>725</v>
+      </c>
+      <c r="F202" t="s">
+        <v>307</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H202" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>763</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>73</v>
+      </c>
+      <c r="D203" t="s">
+        <v>724</v>
+      </c>
+      <c r="E203" t="s">
+        <v>725</v>
+      </c>
+      <c r="F203" t="s">
+        <v>130</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H203" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>766</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>77</v>
+      </c>
+      <c r="D204" t="s">
+        <v>724</v>
+      </c>
+      <c r="E204" t="s">
+        <v>725</v>
+      </c>
+      <c r="F204" t="s">
+        <v>688</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H204" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>769</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>81</v>
+      </c>
+      <c r="D205" t="s">
+        <v>724</v>
+      </c>
+      <c r="E205" t="s">
+        <v>725</v>
+      </c>
+      <c r="F205" t="s">
+        <v>48</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H205" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>772</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>85</v>
+      </c>
+      <c r="D206" t="s">
+        <v>724</v>
+      </c>
+      <c r="E206" t="s">
+        <v>725</v>
+      </c>
+      <c r="F206" t="s">
+        <v>130</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H206" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>774</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>88</v>
+      </c>
+      <c r="D207" t="s">
+        <v>724</v>
+      </c>
+      <c r="E207" t="s">
+        <v>725</v>
+      </c>
+      <c r="F207" t="s">
+        <v>688</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H207" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>777</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>92</v>
+      </c>
+      <c r="D208" t="s">
+        <v>724</v>
+      </c>
+      <c r="E208" t="s">
+        <v>725</v>
+      </c>
+      <c r="F208" t="s">
+        <v>688</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H208" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>780</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>95</v>
+      </c>
+      <c r="D209" t="s">
+        <v>724</v>
+      </c>
+      <c r="E209" t="s">
+        <v>725</v>
+      </c>
+      <c r="F209" t="s">
+        <v>18</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H209" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>783</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>98</v>
+      </c>
+      <c r="D210" t="s">
+        <v>724</v>
+      </c>
+      <c r="E210" t="s">
+        <v>725</v>
+      </c>
+      <c r="F210" t="s">
+        <v>186</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H210" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>786</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>102</v>
+      </c>
+      <c r="D211" t="s">
+        <v>724</v>
+      </c>
+      <c r="E211" t="s">
+        <v>725</v>
+      </c>
+      <c r="F211" t="s">
+        <v>256</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H211" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>789</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>106</v>
+      </c>
+      <c r="D212" t="s">
+        <v>724</v>
+      </c>
+      <c r="E212" t="s">
+        <v>725</v>
+      </c>
+      <c r="F212" t="s">
+        <v>256</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H212" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>792</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>109</v>
+      </c>
+      <c r="D213" t="s">
+        <v>724</v>
+      </c>
+      <c r="E213" t="s">
+        <v>725</v>
+      </c>
+      <c r="F213" t="s">
+        <v>256</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H213" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>795</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>113</v>
+      </c>
+      <c r="D214" t="s">
+        <v>724</v>
+      </c>
+      <c r="E214" t="s">
+        <v>725</v>
+      </c>
+      <c r="F214" t="s">
+        <v>688</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H214" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>798</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>117</v>
+      </c>
+      <c r="D215" t="s">
+        <v>724</v>
+      </c>
+      <c r="E215" t="s">
+        <v>725</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H215" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>801</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>121</v>
+      </c>
+      <c r="D216" t="s">
+        <v>724</v>
+      </c>
+      <c r="E216" t="s">
+        <v>725</v>
+      </c>
+      <c r="F216" t="s">
+        <v>688</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H216" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>803</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>125</v>
+      </c>
+      <c r="D217" t="s">
+        <v>724</v>
+      </c>
+      <c r="E217" t="s">
+        <v>725</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H217" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>806</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>129</v>
+      </c>
+      <c r="D218" t="s">
+        <v>724</v>
+      </c>
+      <c r="E218" t="s">
+        <v>725</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H218" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>809</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>134</v>
+      </c>
+      <c r="D219" t="s">
+        <v>724</v>
+      </c>
+      <c r="E219" t="s">
+        <v>725</v>
+      </c>
+      <c r="F219" t="s">
+        <v>39</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H219" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>812</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>138</v>
+      </c>
+      <c r="D220" t="s">
+        <v>724</v>
+      </c>
+      <c r="E220" t="s">
+        <v>725</v>
+      </c>
+      <c r="F220" t="s">
+        <v>688</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H220" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>815</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>141</v>
+      </c>
+      <c r="D221" t="s">
+        <v>724</v>
+      </c>
+      <c r="E221" t="s">
+        <v>725</v>
+      </c>
+      <c r="F221" t="s">
+        <v>688</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H221" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>817</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>144</v>
+      </c>
+      <c r="D222" t="s">
+        <v>724</v>
+      </c>
+      <c r="E222" t="s">
+        <v>725</v>
+      </c>
+      <c r="F222" t="s">
+        <v>130</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H222" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>820</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>149</v>
+      </c>
+      <c r="D223" t="s">
+        <v>724</v>
+      </c>
+      <c r="E223" t="s">
+        <v>725</v>
+      </c>
+      <c r="F223" t="s">
+        <v>130</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H223" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>823</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>152</v>
+      </c>
+      <c r="D224" t="s">
+        <v>724</v>
+      </c>
+      <c r="E224" t="s">
+        <v>725</v>
+      </c>
+      <c r="F224" t="s">
+        <v>130</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H224" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>826</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>155</v>
+      </c>
+      <c r="D225" t="s">
+        <v>724</v>
+      </c>
+      <c r="E225" t="s">
+        <v>725</v>
+      </c>
+      <c r="F225" t="s">
+        <v>130</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H225" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>829</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>159</v>
+      </c>
+      <c r="D226" t="s">
+        <v>724</v>
+      </c>
+      <c r="E226" t="s">
+        <v>725</v>
+      </c>
+      <c r="F226" t="s">
+        <v>688</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H226" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>832</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>162</v>
+      </c>
+      <c r="D227" t="s">
+        <v>724</v>
+      </c>
+      <c r="E227" t="s">
+        <v>725</v>
+      </c>
+      <c r="F227" t="s">
+        <v>688</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H227" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>835</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>290</v>
+      </c>
+      <c r="D228" t="s">
+        <v>724</v>
+      </c>
+      <c r="E228" t="s">
+        <v>725</v>
+      </c>
+      <c r="F228" t="s">
+        <v>688</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H228" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>838</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>294</v>
+      </c>
+      <c r="D229" t="s">
+        <v>724</v>
+      </c>
+      <c r="E229" t="s">
+        <v>725</v>
+      </c>
+      <c r="F229" t="s">
+        <v>688</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H229" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>841</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230" t="s">
+        <v>842</v>
+      </c>
+      <c r="E230" t="s">
+        <v>843</v>
+      </c>
+      <c r="F230" t="s">
+        <v>844</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H230" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>847</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>17</v>
+      </c>
+      <c r="D231" t="s">
+        <v>842</v>
+      </c>
+      <c r="E231" t="s">
+        <v>843</v>
+      </c>
+      <c r="F231" t="s">
+        <v>844</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H231" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>850</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>22</v>
+      </c>
+      <c r="D232" t="s">
+        <v>842</v>
+      </c>
+      <c r="E232" t="s">
+        <v>843</v>
+      </c>
+      <c r="F232" t="s">
+        <v>844</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H232" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>853</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" t="s">
+        <v>854</v>
+      </c>
+      <c r="E233" t="s">
+        <v>855</v>
+      </c>
+      <c r="F233" t="s">
         <v>66</v>
       </c>
-      <c r="G143" s="1" t="s">
-[...3 lines deleted...]
-        <v>541</v>
+      <c r="G233" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H233" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>858</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" t="s">
+        <v>859</v>
+      </c>
+      <c r="E234" t="s">
+        <v>860</v>
+      </c>
+      <c r="F234" t="s">
+        <v>130</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H234" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>863</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>17</v>
+      </c>
+      <c r="D235" t="s">
+        <v>859</v>
+      </c>
+      <c r="E235" t="s">
+        <v>860</v>
+      </c>
+      <c r="F235" t="s">
+        <v>864</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H235" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>867</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>22</v>
+      </c>
+      <c r="D236" t="s">
+        <v>859</v>
+      </c>
+      <c r="E236" t="s">
+        <v>860</v>
+      </c>
+      <c r="F236" t="s">
+        <v>18</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H236" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>870</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" t="s">
+        <v>871</v>
+      </c>
+      <c r="E237" t="s">
+        <v>872</v>
+      </c>
+      <c r="F237" t="s">
+        <v>61</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H237" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>875</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>17</v>
+      </c>
+      <c r="D238" t="s">
+        <v>871</v>
+      </c>
+      <c r="E238" t="s">
+        <v>872</v>
+      </c>
+      <c r="F238" t="s">
+        <v>876</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H238" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>879</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>22</v>
+      </c>
+      <c r="D239" t="s">
+        <v>871</v>
+      </c>
+      <c r="E239" t="s">
+        <v>872</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H239" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>882</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>26</v>
+      </c>
+      <c r="D240" t="s">
+        <v>871</v>
+      </c>
+      <c r="E240" t="s">
+        <v>872</v>
+      </c>
+      <c r="F240" t="s">
+        <v>883</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H240" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>886</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>31</v>
+      </c>
+      <c r="D241" t="s">
+        <v>871</v>
+      </c>
+      <c r="E241" t="s">
+        <v>872</v>
+      </c>
+      <c r="F241" t="s">
+        <v>197</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H241" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>889</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>35</v>
+      </c>
+      <c r="D242" t="s">
+        <v>871</v>
+      </c>
+      <c r="E242" t="s">
+        <v>872</v>
+      </c>
+      <c r="F242" t="s">
+        <v>197</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H242" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>892</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>38</v>
+      </c>
+      <c r="D243" t="s">
+        <v>871</v>
+      </c>
+      <c r="E243" t="s">
+        <v>872</v>
+      </c>
+      <c r="F243" t="s">
+        <v>197</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H243" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>895</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>43</v>
+      </c>
+      <c r="D244" t="s">
+        <v>871</v>
+      </c>
+      <c r="E244" t="s">
+        <v>872</v>
+      </c>
+      <c r="F244" t="s">
+        <v>130</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H244" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>898</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>899</v>
+      </c>
+      <c r="D245" t="s">
+        <v>900</v>
+      </c>
+      <c r="E245" t="s">
+        <v>901</v>
+      </c>
+      <c r="F245" t="s">
+        <v>902</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H245" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>905</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>906</v>
+      </c>
+      <c r="D246" t="s">
+        <v>900</v>
+      </c>
+      <c r="E246" t="s">
+        <v>901</v>
+      </c>
+      <c r="F246" t="s">
+        <v>902</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H246" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>909</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>910</v>
+      </c>
+      <c r="D247" t="s">
+        <v>900</v>
+      </c>
+      <c r="E247" t="s">
+        <v>901</v>
+      </c>
+      <c r="F247" t="s">
+        <v>902</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H247" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>913</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>914</v>
+      </c>
+      <c r="D248" t="s">
+        <v>900</v>
+      </c>
+      <c r="E248" t="s">
+        <v>901</v>
+      </c>
+      <c r="F248" t="s">
+        <v>902</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H248" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>917</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>918</v>
+      </c>
+      <c r="D249" t="s">
+        <v>900</v>
+      </c>
+      <c r="E249" t="s">
+        <v>901</v>
+      </c>
+      <c r="F249" t="s">
+        <v>902</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H249" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>921</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>922</v>
+      </c>
+      <c r="D250" t="s">
+        <v>900</v>
+      </c>
+      <c r="E250" t="s">
+        <v>901</v>
+      </c>
+      <c r="F250" t="s">
+        <v>902</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H250" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>925</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>926</v>
+      </c>
+      <c r="D251" t="s">
+        <v>900</v>
+      </c>
+      <c r="E251" t="s">
+        <v>901</v>
+      </c>
+      <c r="F251" t="s">
+        <v>902</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H251" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>929</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>930</v>
+      </c>
+      <c r="D252" t="s">
+        <v>900</v>
+      </c>
+      <c r="E252" t="s">
+        <v>901</v>
+      </c>
+      <c r="F252" t="s">
+        <v>902</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H252" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>933</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>934</v>
+      </c>
+      <c r="D253" t="s">
+        <v>900</v>
+      </c>
+      <c r="E253" t="s">
+        <v>901</v>
+      </c>
+      <c r="F253" t="s">
+        <v>902</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H253" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>937</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>938</v>
+      </c>
+      <c r="D254" t="s">
+        <v>900</v>
+      </c>
+      <c r="E254" t="s">
+        <v>901</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H254" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>941</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>942</v>
+      </c>
+      <c r="D255" t="s">
+        <v>900</v>
+      </c>
+      <c r="E255" t="s">
+        <v>901</v>
+      </c>
+      <c r="F255" t="s">
+        <v>902</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H255" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>945</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>946</v>
+      </c>
+      <c r="D256" t="s">
+        <v>900</v>
+      </c>
+      <c r="E256" t="s">
+        <v>901</v>
+      </c>
+      <c r="F256" t="s">
+        <v>902</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H256" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>949</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>950</v>
+      </c>
+      <c r="D257" t="s">
+        <v>900</v>
+      </c>
+      <c r="E257" t="s">
+        <v>901</v>
+      </c>
+      <c r="F257" t="s">
+        <v>902</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H257" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>953</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>954</v>
+      </c>
+      <c r="D258" t="s">
+        <v>900</v>
+      </c>
+      <c r="E258" t="s">
+        <v>901</v>
+      </c>
+      <c r="F258" t="s">
+        <v>902</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H258" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>957</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>22</v>
+      </c>
+      <c r="D259" t="s">
+        <v>958</v>
+      </c>
+      <c r="E259" t="s">
+        <v>959</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H259" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>962</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>26</v>
+      </c>
+      <c r="D260" t="s">
+        <v>958</v>
+      </c>
+      <c r="E260" t="s">
+        <v>959</v>
+      </c>
+      <c r="F260" t="s">
+        <v>66</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H260" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>965</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>31</v>
+      </c>
+      <c r="D261" t="s">
+        <v>958</v>
+      </c>
+      <c r="E261" t="s">
+        <v>959</v>
+      </c>
+      <c r="F261" t="s">
+        <v>66</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H261" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>967</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>35</v>
+      </c>
+      <c r="D262" t="s">
+        <v>958</v>
+      </c>
+      <c r="E262" t="s">
+        <v>959</v>
+      </c>
+      <c r="F262" t="s">
+        <v>66</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H262" t="s">
+        <v>969</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5871,50 +10253,169 @@
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>